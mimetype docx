--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -178,955 +178,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Retour sur quelques dates d’une histoire de la poésie et des poétiques en France à la Renaissance (1500-1560) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première réception des œuvres de Ronsard : la leçon des commentaires. Quelles lectures pour quel public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versants. Revue suisse des littératures romanes = rivista svizzera di letterature romanze = Schweizerische Zeitschrift für romanische Literaturen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22015/V.RSLR/71.1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22015/V.RSLR/71.1.6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04871099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et vérité dans le songe, des “Regnars traversant” de Jean Bouchet au “Somnium” de Juste Lipse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Songe à la Renaissance, dir. N. Hugot et A. Lesage, Bouquet XIX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Retour sur quelques dates d’une histoire de la poésie et des poétiques en France à la Renaissance (1500-1560) »</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle poéthique horatien à la Renaissance, l’exemple de Du Bellay et Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 4 – 2019, 119e année - n° 4, 4 – 2019 (119e année - n° 4), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09787-7.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et usages de l’œuvre de Ronsard entre Renaissance et âge classique Le témoignage des recueils collectifs (1571-1626)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.159-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge lyrique et digression : modèle rhétorique / pratique poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voices on the page: Brant, Locher, Badius: Polyphonic Dialogues and Performance in Early Latin Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Manuscript to Print. Print to Digital. Editions in Performance and Performance in Editions in Late Medieval and Renaissance France (1400-1550) Part 1, éd. Cynthia J. Brown, 81, pp.75-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode dans quelques commentaires et poétiques de la Renaissance : le mot et la chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32</w:t>
+              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Satire et vérité dans le songe, des “Regnars traversant” de Jean Bouchet au “Somnium” de Juste Lipse.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopopées, apostrophes et fictions de personne dans Les Amours. Enonciation lyrique et effets pathétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Songe à la Renaissance, dir. N. Hugot et A. Lesage, Bouquet XIX</w:t>
+              <w:t xml:space="preserve">, 2016, Bouquet IX: les Amours de Ronsard, 9, p. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la traduction des odes d’Horace par Luc de Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voices on the page: Brant, Locher, Badius: Polyphonic Dialogues and Performance in Early Latin Editions</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La louenge et description de plusieurs bonnes villes et citez du noble royaulme de France de Pierre Grognet (1534), de l’éloge au parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Manuscript to Print. Print to Digital. Editions in Performance and Performance in Editions in Late Medieval and Renaissance France (1400-1550) Part 1, éd. Cynthia J. Brown, 81, pp.75-105</w:t>
+              <w:t xml:space="preserve">XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poligraphies, 9, p. 47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decore, convenance, bienséance et grâce dans les Arts poétiques français, (re)naissance d’une poétique de la difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
+              <w:t xml:space="preserve">, 2012, Horace l'autre poétique, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et in Arcadia ego : modes, styles, formes et voix. L’églogue en France à la Renaissance, un laboratoire poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Revue Fontenelle 10, p. 41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491569v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01464095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Horace à la Renaissance, modèle de varietas et modèle d’écriture. L’exemple des poèmes à l’éloge d’Horace »</w:t>
               </w:r>
@@ -4165,220 +4165,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Bouchet et le manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Sorbonne Université Presses, pp.37-54, 2021, Cahiers Saulnier, 979-10-231-0678-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/VBTZ2366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthologies et recueils de lieux communs à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionetto, Adeline, Monferran, Jean-Charles,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle (domaine français, incursions européennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloques, congrès et conférences sur la Renaissance européenne 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-53, 2021, Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle, 978-2-406-12182-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12182-4.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatius ethicus chez les commentateurs français d’après 1560 (de Denis Lambin à Henri Estienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1047-1058, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15821-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Garnier mort ou vif ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, dire, jouer Hippolyte et La Troade de Robert Garnier aujourd’hui, sous la dir. de Nathalie Dauvois, Olivier Halévy et Jean Vignes, mis en ligne sur le site Fabula-Colloques le 14 janvier 2020. https://www.fabula.org/colloques/sommaire6472.php.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire de Denys Lambin : le discours et la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-298, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux lyriques à la Renaissance. Les Carmina dans les florilèges, les anthologies et les recueils de lieux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4398,245 +4665,159 @@
               <w:t xml:space="preserve">, 35.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.809-824, 2020, Noctes neolatinae / Neo-latin texts and studies, 978-3-487-15821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robortello lecteur d’Horace dans le De artificio dicendi ou du rôle des modèles de référence dans l’invention d’une poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouquet, S. Cappello, C. Lesage, M. Magnien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francesco Robortello, Réception des Anciens et Construction de la Modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.398-417, 2020, Hors Série, 978-2-7535-7825-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Michel de l’Hospital, les solidarités toulousaines et le modèle du sermo horatien : modèle satirique / modèle philosophique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,238 +4837,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 95-115, 2020, Cahiers d'Humanisme et Renaissance, 978-2-600-06047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251303v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-03868387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et usages de l’œuvre de Ronsard entre Renaissance et âge classique Le témoignage des recueils collectifs (1571-1626)</w:t>
               </w:r>
@@ -5207,445 +5207,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Horace&amp;quot;, notice &amp;quot;Mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rouget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Pierre de Ronsard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-312; 426-428, 2015, Dictionnaires et Références, 978-2-7453-2973-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Bouchet&amp;quot; &amp;quot;Etienne Forcadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrivains juristes et juristes écrivains, du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190-194; 500-505., 2015, Esprit des Lettres, Esprit des Lois, 978-2-8124-5146-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01500289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+                <w:t xml:space="preserve">Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon, Saulo Neiva. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931745v1</w:t>
+                <w:t xml:space="preserve">hal-01895000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895000v1</w:t>
+                <w:t xml:space="preserve">hal-01931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contreblasons de La Hueterie au Contrepoison d’Artus Désiré, enjeux et formes d’une poétique du contre à la Renaissance</w:t>
               </w:r>
@@ -5806,129 +5806,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes lyriques et sociabilité de cour. L’exemple des recueils poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-136, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AMZX2203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies de poètes anciens à la Renaissance, l’exemple de la vie d’Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.M. Fragonard, D. Boillet, H. Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire des Vies, Espagne, France, Italie, XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 145-158, 2012, 978-2-87854-578-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.C. Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 59-167, 2012, Clefs concours Lettres XVIe s., 978-2-35030-218-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prudence et politique chez les grands rhétoriqueurs, Janus bifrons », p. 55-71.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,238 +6129,57 @@
               <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1017p., 2012, Colloques, congrès et conférences sur la Renaissance, 978-2-8124-0357-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403633v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-05479538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire de la ponctuation poétique dans la poésie imprimée du premier XVIe siècle: ponctuation métrique/ponctuation strophique »</w:t>
               </w:r>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>