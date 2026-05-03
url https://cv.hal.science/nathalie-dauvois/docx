--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -178,174 +178,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première réception des œuvres de Ronsard : la leçon des commentaires. Quelles lectures pour quel public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versants. Revue suisse des littératures romanes = rivista svizzera di letterature romanze = Schweizerische Zeitschrift für romanische Literaturen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22015/V.RSLR/71.1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Retour sur quelques dates d’une histoire de la poésie et des poétiques en France à la Renaissance (1500-1560) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941631v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04871099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satire et vérité dans le songe, des “Regnars traversant” de Jean Bouchet au “Somnium” de Juste Lipse.</w:t>
               </w:r>
@@ -610,592 +610,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ode dans quelques commentaires et poétiques de la Renaissance : le mot et la chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voices on the page: Brant, Locher, Badius: Polyphonic Dialogues and Performance in Early Latin Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Manuscript to Print. Print to Digital. Editions in Performance and Performance in Editions in Late Medieval and Renaissance France (1400-1550) Part 1, éd. Cynthia J. Brown, 81, pp.75-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la traduction des odes d’Horace par Luc de Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosopopées, apostrophes et fictions de personne dans Les Amours. Enonciation lyrique et effets pathétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bouquet IX: les Amours de Ronsard, 9, p. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La louenge et description de plusieurs bonnes villes et citez du noble royaulme de France de Pierre Grognet (1534), de l’éloge au parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poligraphies, 9, p. 47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decore, convenance, bienséance et grâce dans les Arts poétiques français, (re)naissance d’une poétique de la difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
+              <w:t xml:space="preserve">, 2012, Horace l'autre poétique, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Decore, convenance, bienséance et grâce dans les Arts poétiques français, (re)naissance d’une poétique de la difference</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Horace à la Renaissance, modèle de varietas et modèle d’écriture. L’exemple des poèmes à l’éloge d’Horace »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Horace l'autre poétique, 13</w:t>
+              <w:t xml:space="preserve">, 2012, Camenae - Quo me cumque rapit tempestas, deferor hospes : l’œuvre d’Horace dans sa diversité, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et in Arcadia ego : modes, styles, formes et voix. L’églogue en France à la Renaissance, un laboratoire poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Revue Fontenelle 10, p. 41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491569v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01516960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de la formule, formules d’une poétique chez les lecteurs d’Horace</w:t>
               </w:r>
@@ -4165,306 +4165,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthologies et recueils de lieux communs à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionetto, Adeline, Monferran, Jean-Charles,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle (domaine français, incursions européennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloques, congrès et conférences sur la Renaissance européenne 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-53, 2021, Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle, 978-2-406-12182-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12182-4.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Bouchet et le manuscrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Sorbonne Université Presses, pp.37-54, 2021, Cahiers Saulnier, 979-10-231-0678-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/VBTZ2366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horatius ethicus chez les commentateurs français d’après 1560 (de Denis Lambin à Henri Estienne)</w:t>
+                <w:t xml:space="preserve">Le commentaire de Denys Lambin : le discours et la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 35.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-298, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux lyriques à la Renaissance. Les Carmina dans les florilèges, les anthologies et les recueils de lieux communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 35.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.809-824, 2020, Noctes neolatinae / Neo-latin texts and studies, 978-3-487-15821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robortello lecteur d’Horace dans le De artificio dicendi ou du rôle des modèles de référence dans l’invention d’une poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bouquet, S. Cappello, C. Lesage, M. Magnien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Robortello, Réception des Anciens et Construction de la Modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.398-417, 2020, Hors Série, 978-2-7535-7825-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michel de l’Hospital, les solidarités toulousaines et le modèle du sermo horatien : modèle satirique / modèle philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrine Galand-Willemen et Loris Petris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel de L’Hospital, chancelier-poète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 95-115, 2020, Cahiers d'Humanisme et Renaissance, 978-2-600-06047-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatius ethicus chez les commentateurs français d’après 1560 (de Denis Lambin à Henri Estienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.1047-1058, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15821-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Garnier mort ou vif ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4493,401 +4837,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire, dire, jouer Hippolyte et La Troade de Robert Garnier aujourd’hui, sous la dir. de Nathalie Dauvois, Olivier Halévy et Jean Vignes, mis en ligne sur le site Fabula-Colloques le 14 janvier 2020. https://www.fabula.org/colloques/sommaire6472.php.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868387v1</w:t>
-              </w:r>
-[...342 lines deleted...]
-                <w:t xml:space="preserve">hal-03251303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et usages de l’œuvre de Ronsard entre Renaissance et âge classique Le témoignage des recueils collectifs (1571-1626)</w:t>
               </w:r>
@@ -5207,50 +5207,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Bouchet&amp;quot; &amp;quot;Etienne Forcadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Méniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrivains juristes et juristes écrivains, du Moyen Âge au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190-194; 500-505., 2015, Esprit des Lettres, Esprit des Lois, 978-2-8124-5146-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Horace&amp;quot;, notice &amp;quot;Mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5263,389 +5349,303 @@
               <w:t xml:space="preserve">, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-312; 426-428, 2015, Dictionnaires et Références, 978-2-7453-2973-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895000v1</w:t>
+                <w:t xml:space="preserve">hal-01931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+                <w:t xml:space="preserve">Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon, Saulo Neiva. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931745v1</w:t>
+                <w:t xml:space="preserve">hal-01895000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contreblasons de La Hueterie au Contrepoison d’Artus Désiré, enjeux et formes d’une poétique du contre à la Renaissance</w:t>
               </w:r>
@@ -5806,380 +5806,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.C. Thomine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 59-167, 2012, Clefs concours Lettres XVIe s., 978-2-35030-218-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prudence et politique chez les grands rhétoriqueurs, Janus bifrons », p. 55-71.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Berriot, C. Pascal, F. Roudaut, T. Tran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vertu de Prudence entre Moyen Âge et âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1017p., 2012, Colloques, congrès et conférences sur la Renaissance, 978-2-8124-0357-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes lyriques et sociabilité de cour. L’exemple des recueils poétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/AMZX2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies de poètes anciens à la Renaissance, l’exemple de la vie d’Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.M. Fragonard, D. Boillet, H. Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire des Vies, Espagne, France, Italie, XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 145-158, 2012, 978-2-87854-578-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491565v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-01403633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire de la ponctuation poétique dans la poésie imprimée du premier XVIe siècle: ponctuation métrique/ponctuation strophique »</w:t>
               </w:r>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>