--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -178,1074 +178,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Retour sur quelques dates d’une histoire de la poésie et des poétiques en France à la Renaissance (1500-1560) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première réception des œuvres de Ronsard : la leçon des commentaires. Quelles lectures pour quel public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versants. Revue suisse des littératures romanes = rivista svizzera di letterature romanze = Schweizerische Zeitschrift für romanische Literaturen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22015/V.RSLR/71.1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22015/V.RSLR/71.1.6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04871099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et vérité dans le songe, des “Regnars traversant” de Jean Bouchet au “Somnium” de Juste Lipse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Songe à la Renaissance, dir. N. Hugot et A. Lesage, Bouquet XIX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Retour sur quelques dates d’une histoire de la poésie et des poétiques en France à la Renaissance (1500-1560) »</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle poéthique horatien à la Renaissance, l’exemple de Du Bellay et Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 4 – 2019, 119e année - n° 4, 4 – 2019 (119e année - n° 4), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09787-7.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et usages de l’œuvre de Ronsard entre Renaissance et âge classique Le témoignage des recueils collectifs (1571-1626)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.159-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge lyrique et digression : modèle rhétorique / pratique poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voices on the page: Brant, Locher, Badius: Polyphonic Dialogues and Performance in Early Latin Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Manuscript to Print. Print to Digital. Editions in Performance and Performance in Editions in Late Medieval and Renaissance France (1400-1550) Part 1, éd. Cynthia J. Brown, 81, pp.75-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode dans quelques commentaires et poétiques de la Renaissance : le mot et la chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32</w:t>
+              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Satire et vérité dans le songe, des “Regnars traversant” de Jean Bouchet au “Somnium” de Juste Lipse.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopopées, apostrophes et fictions de personne dans Les Amours. Enonciation lyrique et effets pathétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Songe à la Renaissance, dir. N. Hugot et A. Lesage, Bouquet XIX</w:t>
+              <w:t xml:space="preserve">, 2016, Bouquet IX: les Amours de Ronsard, 9, p. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la traduction des odes d’Horace par Luc de Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, sous la direction de M. Pierre et J.-P. de Giorgio, 20, http://saprat.ephe.sorbonne.fr/toutes-les-revues-en-ligne-camenae/camenae-n-20-decembre-2017-genealogie-de-l-ode-632.htm</w:t>
+              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voices on the page: Brant, Locher, Badius: Polyphonic Dialogues and Performance in Early Latin Editions</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La louenge et description de plusieurs bonnes villes et citez du noble royaulme de France de Pierre Grognet (1534), de l’éloge au parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Manuscript to Print. Print to Digital. Editions in Performance and Performance in Editions in Late Medieval and Renaissance France (1400-1550) Part 1, éd. Cynthia J. Brown, 81, pp.75-105</w:t>
+              <w:t xml:space="preserve">XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poligraphies, 9, p. 47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaillardon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et in Arcadia ego : modes, styles, formes et voix. L’églogue en France à la Renaissance, un laboratoire poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Revue Fontenelle 10, p. 41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Horace à la Renaissance, modèle de varietas et modèle d’écriture. L’exemple des poèmes à l’éloge d’Horace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Horace, un laboratoire poétique : paraphrases, transpositions, détournements, 18, p. 1-9</w:t>
+              <w:t xml:space="preserve">, 2012, Camenae - Quo me cumque rapit tempestas, deferor hospes : l’œuvre d’Horace dans sa diversité, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decore, convenance, bienséance et grâce dans les Arts poétiques français, (re)naissance d’une poétique de la difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Horace l'autre poétique, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Horace à la Renaissance, modèle de varietas et modèle d’écriture. L’exemple des poèmes à l’éloge d’Horace »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la formule, formules d’une poétique chez les lecteurs d’Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Camenae - Quo me cumque rapit tempestas, deferor hospes : l’œuvre d’Horace dans sa diversité, 12</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, Horace l'autre poétique, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1313,165 +1313,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La familia du cardinal d’Armagnac à Rome : curiosité humaniste et découvertes archéologiques d’après la correspondance de Pierre de Paschal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Historiographie et identités culturelles, 5, p. 125-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Bouchet et les modèles du prosimètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Littérature et révélation au Moyen Âge II: Ecrire en vers, écrire en prose, une poétique de la révélation, 41, pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500263v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01403641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Essais et sylves morales. L’humaine poésie dans quelques chapitres du livre I des Essais »</w:t>
               </w:r>
@@ -3063,190 +3063,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2012, Clefs concours. Lettres XVIe siècle, 978-2-35030-218-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camenae 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPHE-Sorbonne. 13, 2012, Camenae, Perrine Galand et Virginie Leroux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464076v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ponctuation à la Renaissance</w:t>
               </w:r>
@@ -4165,306 +4165,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Bouchet et le manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Sorbonne Université Presses, pp.37-54, 2021, Cahiers Saulnier, 979-10-231-0678-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/VBTZ2366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthologies et recueils de lieux communs à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionetto, Adeline, Monferran, Jean-Charles,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle (domaine français, incursions européennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloques, congrès et conférences sur la Renaissance européenne 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-53, 2021, Fleurs et jardins de poésie. Les anthologies poétiques au xvie siècle, 978-2-406-12182-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12182-4.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commentaire de Denys Lambin : le discours et la méthode</w:t>
+                <w:t xml:space="preserve">Horatius ethicus chez les commentateurs français d’après 1560 (de Denis Lambin à Henri Estienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35.1, </w:t>
+              <w:t xml:space="preserve">, 35.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.271-298, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15820-4</w:t>
+              <w:t xml:space="preserve">, pp.1047-1058, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15821-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498696v1</w:t>
+                <w:t xml:space="preserve">hal-02498725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Garnier mort ou vif ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, dire, jouer Hippolyte et La Troade de Robert Garnier aujourd’hui, sous la dir. de Nathalie Dauvois, Olivier Halévy et Jean Vignes, mis en ligne sur le site Fabula-Colloques le 14 janvier 2020. https://www.fabula.org/colloques/sommaire6472.php.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux lyriques à la Renaissance. Les Carmina dans les florilèges, les anthologies et les recueils de lieux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,159 +4579,245 @@
               <w:t xml:space="preserve">, 35.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.809-824, 2020, Noctes neolatinae / Neo-latin texts and studies, 978-3-487-15821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire de Denys Lambin : le discours et la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laureys, N. Dauvois, D. Coppini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non Omnis Moriar, Die Horaz-Reception in der neulateinischen Literatur vom 15.bis zum 17. Jahrhundert. La réception d’Horace dans la littérature néolatine du XVe au XVIIe siècle/La ricezione di Orazio nella letteratura in latino dal XV al XVII secolo (Deutschland – France — Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-298, 2020, Noctes neolatinae/ Neo-latin Texts and Studies, 978-3-487-15820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robortello lecteur d’Horace dans le De artificio dicendi ou du rôle des modèles de référence dans l’invention d’une poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouquet, S. Cappello, C. Lesage, M. Magnien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francesco Robortello, Réception des Anciens et Construction de la Modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.398-417, 2020, Hors Série, 978-2-7535-7825-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Michel de l’Hospital, les solidarités toulousaines et le modèle du sermo horatien : modèle satirique / modèle philosophique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,238 +4837,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 95-115, 2020, Cahiers d'Humanisme et Renaissance, 978-2-600-06047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251303v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-03868387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et usages de l’œuvre de Ronsard entre Renaissance et âge classique Le témoignage des recueils collectifs (1571-1626)</w:t>
               </w:r>
@@ -4949,50 +4949,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séduction et dévergondage des Muses à l'aube de la Renaissance (Saint-Gelais, Lemaire, Bouchet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Pascale Pouey-Mounou et Perrine Galand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse s’amuse, figures insolites de la Muse à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 163-180, 2016, Cahiers d'Humanisme et de Renaissance, 978-2-600-01965-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commentaire de Jason Denores à l’art poétique d’Horace : une théorie de la mimesis métaphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Petey-Girard, C. Trottot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5005,143 +5091,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.23-41, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365932v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passetemps et vertu de la littérature, un modèle horatien?</w:t>
               </w:r>
@@ -5207,445 +5207,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Horace&amp;quot;, notice &amp;quot;Mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rouget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Pierre de Ronsard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-312; 426-428, 2015, Dictionnaires et Références, 978-2-7453-2973-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Bouchet&amp;quot; &amp;quot;Etienne Forcadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrivains juristes et juristes écrivains, du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.190-194; 500-505., 2015, Esprit des Lettres, Esprit des Lois, 978-2-8124-5146-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01500289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+                <w:t xml:space="preserve">Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon, Saulo Neiva. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931745v1</w:t>
+                <w:t xml:space="preserve">hal-01895000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malik-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Vialleton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Giorgio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, , 2014, 2600017429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895000v1</w:t>
+                <w:t xml:space="preserve">hal-01931745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contreblasons de La Hueterie au Contrepoison d’Artus Désiré, enjeux et formes d’une poétique du contre à la Renaissance</w:t>
               </w:r>
@@ -5806,380 +5806,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes lyriques et sociabilité de cour. L’exemple des recueils poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-136, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AMZX2203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies de poètes anciens à la Renaissance, l’exemple de la vie d’Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.M. Fragonard, D. Boillet, H. Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire des Vies, Espagne, France, Italie, XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 145-158, 2012, 978-2-87854-578-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prudence et politique chez les grands rhétoriqueurs, Janus bifrons », p. 55-71.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Berriot, C. Pascal, F. Roudaut, T. Tran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vertu de Prudence entre Moyen Âge et âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1017p., 2012, Colloques, congrès et conférences sur la Renaissance, 978-2-8124-0357-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.C. Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 59-167, 2012, Clefs concours Lettres XVIe s., 978-2-35030-218-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516604v1</w:t>
-              </w:r>
-[...265 lines deleted...]
-                <w:t xml:space="preserve">hal-01491565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire de la ponctuation poétique dans la poésie imprimée du premier XVIe siècle: ponctuation métrique/ponctuation strophique »</w:t>
               </w:r>
@@ -6781,51 +6781,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Céard, M.-C. Géraud, M. Magnien, F. Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cité des Hommes, Cité de Dieu. Travaux sur la littérature de la Renaissance offerts à Daniel Ménager </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 375, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-187, 2003, Travaux d'Humanisme et Renaissance, 978-2-600-00824-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22015/V.RSLR/71.1.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vigliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PUF.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polistampa.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VBTZ2366" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12182-4.p.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03868387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08864-6.p.0159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01365932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01895000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05457684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/APEW7087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AMZX2203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01516604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01500285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols/net" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>