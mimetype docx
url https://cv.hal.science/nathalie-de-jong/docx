--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -1830,241 +1830,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux familial présentant des aspects de droit international privé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la mise en place d'une table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche droit et justice; Caisse nationale d'allocations familiales CNAF. 2010, 174 p. + note de synthèse 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00583090v1</w:t>
+                <w:t xml:space="preserve">halshs-00583068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la mise en place d'une table de référence pour le calcul de la contribution à l'entretien et à l'éducation des enfants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+                <w:t xml:space="preserve">Le contentieux familial présentant des aspects de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cour de cassation. 2010, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-00583068v1</w:t>
+                <w:t xml:space="preserve">halshs-00583090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juridictions et juges de proximité</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22414DFC"/>
+    <w:nsid w:val="2C4AC250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2585,51 +2585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-de-jong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120983257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoheur Zerouki-Cottin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soustelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Augier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364337v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vericel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cros-Courtial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Servant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-de-jong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120983257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoheur Zerouki-Cottin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Milburn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soustelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Augier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S. Bouabdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364337v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vericel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cros-Courtial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Servant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Julliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>