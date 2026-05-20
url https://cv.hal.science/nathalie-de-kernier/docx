--- v0 (2026-04-28)
+++ v1 (2026-05-20)
@@ -115,4891 +115,4891 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aider l’enfant à entretenir la flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aimelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologies Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dérive de la parentalité « exclusivement » positive doit être dénoncée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.lefigaro.fr/vox/societe/contre-l-education-exclusivement-positive-defendons-une-parentalite-alliant-fermete-et-bienveillance-20221028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.lefigaro.fr/vox/societe/contre-l-education-exclusivement-positive-defendons-une-parentalite-alliant-fermete-et-bienveillance-20221028</w:t>
+                <w:t xml:space="preserve">hal-04224274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une androgynie assumée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide d’un proche reste tabou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Parlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54-57</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas devant les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4566), pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uccidersi a 16 anni?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescenza e Psicoanalisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.167-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se tuer soi ou tuer l’infans en soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 391 (9), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.391.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El acto suicida en la adolescencia o la ilusión de sustraerse de Eros y Tánatos cuando el aislamiento exacerba la desintrincación.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Psicoanálisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXXVIII (3-4), pp.301-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexités du diagnostic d’insomnie à l’adolescence et considérations à propos de ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je voudrais sortir comme avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Ados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 472, pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Juliette Loiseau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvent, chez les jeunes, la finalité de l’acte suicidaire, c’est de vouloir un changement radical de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chassepot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usbek &amp; Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse confinée, jeunesse sacrifiée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://blogs.mediapart.fr/nathalie-de-kernier/blog/241120/jeunesse-confinee-jeunesse-sacrifiee</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tes premières fois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chardronnet-Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer les violences de père en fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 226 (4), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.226.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients à la merci d’arbitraires algorithmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 113 (1), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.113.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je n’arrive pas à parler à mon père de choses intimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chardronnet-Setton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde des Ados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 472, pp.39</w:t>
+              <w:t xml:space="preserve">, 2019, 431, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se faire suspendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 40 (1), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.040.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une dérive universitaire, la publication qui va de soi, entre-soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trav.039.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insomnia and self-destructiveness in adolescence: A French psychoanalytic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/Neuropsychiatry.1000189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience de formation à la pédagogie universitaire : penser la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insomnie à l’adolescence. Quand une indicible agressivité agit et agite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 552 (6), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.552.0435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passage par un groupe sectaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres de la société de psychanalyse freudienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.189-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body suspension: A clinical extreme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (8), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic Illness and Psychic Puberty: An Accumulation of Trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychoanalytic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (4), pp.531-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/prev.2015.102.4.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychothérapie en milieu carcéral. Le cadre à l’épreuve de l’emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 35 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.153.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychosomatique relationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 3 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyr.142.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">不眠 insomnia 概念の多面性－その包括的診療に向けた諸視点</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">最新精神医学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep disturbances from the viewpoint of suicidality: implications for future psychosocial interventions for youngsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.544-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apporter des réponses créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Benloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1107, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meurtre héroïque et identité hybride à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T. 31 n°2 (2), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.084.0393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités du fonctionnement psychique d’adolescents borderline présentant des troubles des conduites alimentaires : approche projective et perspectives thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Degheest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.66-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.S156-S157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.04.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide Attempt During Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis - The Journal of Crisis Intervention and Suicide Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.290-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/0227-5910/a000135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring psychic containers of identity after a suicide attempt in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Menninger Clinic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (4), pp.365-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/bumc.2012.76.4.365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating hypomania in the current clinical research about depression in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Neuropsychopharmacology and therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.27-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5234/cnpt.2.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.72-75</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aby Warburg 「蛇儀礼」講演と「La guérison infinie」</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">精神医学 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.1183-1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien narcissique parental, un contenant nécessaire durant l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial Disclosure of a Co-Diagnosis of Bipolar Disorder in a Woman with Borderline Personality Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunari Oshima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque le pubertaire est en souffrance, tuer l'infans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Clinique lacanienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°20 (2), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cla.020.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes suicidaires à l’adolescence. Résultats d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance majuscule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La adolescencia como paradigma de límites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualidad psicológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXIV (392), pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des adolescents hospitalisés à la suite d’un geste suicidaire ou d’une menace suicidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Canouï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescente et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 81 (1), pp.181-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.081.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste suicidaire à l’adolescence : étude clinique psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.290-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2010494290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste suicidaire, expression agie d’une violence familiale tacite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Canouï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (1), pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2009.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste suicidaire, un retournement de la haine contre soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Română de Psihanaliză</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.373-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescent fatigué.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire &amp; Inconscient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 25 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/imin.025.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la désorganisation somatique, animer la psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le geste suicidaire à l'adolescence et observer l'évolution à moyen-terme du fonctionnement psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Alvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 33 (2), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.033.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête d'intimité à l'adolescence et imagos parentales intrusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 226 (4), pp.151-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.226.0151⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 182 (4), pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.182.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cnx.113.0173⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à trop de protection, risques autodestructeurs à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 107 (2), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.107.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaque de soi à l'adolescence, désir et refus de séparation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Canouï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 31 (2), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.031.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 431, pp.37</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-il y avoir des retrouvailles familiales loyales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia Heidenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/trav.039.0201⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative de suicide et processus identificatoire à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 48 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.481.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et risque à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 143, pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...3199 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances idéologiques d'un adolescent en rémission d'une maladie somatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n° 25 (2), pp.33-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5065,51 +5065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ados et le suicide : mobilisation des acteurs de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales pour la Prévention du Suicide. Plaidoyer pour une prévention partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Nationale pour la Prévention du Suicide - UNPS, Feb 2022, Paris, Ministère des Solidarités et de la Santé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,195 +5128,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auto-agresiones y suicidio hoy en la clinica de adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Eros – Thanatos. Tensione inevitables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associación Psychoanalítica Argentina (APA), Nov 2021, On Line, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uccidersi a 16 anni? In dialogo con Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serata Scientifica dell'Associazione Romana per la Psicoterapia dell'Adolescenza (Arpad)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Romana per la Psicoterapia dell'Adolescenza (Arpad), Apr 2021, On Line, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de médiation thérapeutique par le jeu vidéo à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eline Guillet-Nicaisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,103 +5386,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude clinique et empirique sur l’insomnie, la fatigue et le mode de vie chez des collégiens français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5539,64 +5539,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescente et la mort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanité, ouvrage dédié à François Marty, tome 2 La banalité du mal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.137-151, 2023, 978-2-84835-810-9</w:t>
@@ -5625,51 +5625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêver ou ne pas dormir à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coll. Psychanalyse Vivante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rêve. Un territoire à explorer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press édition, pp.83-97, 2023, 2848358645</w:t>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A passagem por um grupo sectário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appris editora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diferença e Segregaçao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-156, 2019, 8547328106, 9788547328108</w:t>
@@ -5771,51 +5771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insupportable ordinaire de la folie et geste suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La folie ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, pp.157-164, 2018, 978-2372060400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epreuves projectives et recherche en psychologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.233-254, 2016, 978-2-84835-373-9</w:t>
@@ -5907,1404 +5907,1404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatigue du devenir adulte, des troubles du sommeil aux idéations suicidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDK, EDP Sciences, Pluriels de la Psyché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDK, EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-106, 2014, 9782759811878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Os efeitos da doença somática do pai ou da mãe na criança pequena.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">p.7 letras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O corpo e suas vicissitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">p.7 letras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-169, 2014, 9788542702178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04225131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des méthodes projectives à la compréhension du fonctionnement psychique d’adolescents borderline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cohen de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise De Gheest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles de la personnalité borderline à l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-354, 2013, 9782100704590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter de se tuer pour supporter le vide et l’angoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Douniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles de la personnalité borderline à l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2749530697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sur le texte de A. Braconnier (1986) « La dépression à l’adolescence. Un avatar de la transformation de l’objet d’amour ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 commentaires de textes fondamentaux en psychopathologie psychanalytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.391- 398, 2012, 9782100578146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p.7 letras</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-169, 2014, 9788542702178</w:t>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-106, 2014, 9782759811878</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes suicidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Monné Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.184-185, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...129 lines deleted...]
-              <w:t xml:space="preserve">, pp.331-354, 2013, 9782100704590</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests projectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.202-203, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...129 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-2749530697</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnalité et délire paranoïaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.180-181, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.184-185, 2012, 978-2749530697</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste suicidaire révélateur d’une déliaison massive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Canouï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pédopsychiatrie de liaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-323, 2012, 978-2749234502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide attempts during adolescence, a way of killing the infans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova Science Publishers Inc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Psychology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Nova Science Publishers Inc, pp.29-51, 2011, 9781613240649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.180-181, 2012, 978-2749530697</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque suicidaire à l’adolescence : entre deux eaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albin Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence et prise de risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.203-223, 2010, 978-2226217370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.202-203, 2012, 978-2749530697</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative de suicide et évolution à moyen terme des processus identificatoires à l'adolescence, perspectives psychanalytique, projective et longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Descartes (EA 4056). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Journée d'Etudes Doctorales Les Processus de Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-105, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, pp.311-323, 2012, 978-2749234502</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative de suicide et processus identificatoires à l'adolescence, le cas d'Alice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque International Passages à l'Acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...325 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guide pratique du Centre d’Information et d’Avis sur les Organisations Sectaires Nuisibles (CIAOSN). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Est-ce une secte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8, 2002</w:t>
@@ -7359,165 +7359,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narcissisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’adolescence et de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.573-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’adolescence et de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225060v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04225064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7672,51 +7672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goldman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aimelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.391.0024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassepot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parlan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bryon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chardronnet-Setton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.226.0151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bellut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.040.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WCH81C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyr.142.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.084.0393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2012.76.4.365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen de Lara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azoulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degheest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CRWT4D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Oshima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.020.0019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5234/cnpt.2.27" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canou&#239;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.01.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F04SBZQK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.081.0181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canou&#239;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thouvenin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTR6XLTK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2010494290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0XK9G9DG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/imin.025.0089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZBQTKCS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.182.0089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chambry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.107.0193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.031.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Heidenreich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laudrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.481.0089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.025.0033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eline Guillet-Nicaisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/765/9782759817528/la-sante-psychique-des-etudiants" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cohen de Lara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Emmanuelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise De Gheest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/troubles-personnalite-borderline-adolescence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvenne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douniol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225034v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leconte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/45-commentaires-textes-en-psychopathologie-psychanalytique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aimelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bryon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.391.0024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassepot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chardronnet-Setton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.226.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bellut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.040.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.04.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WCH81C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.2015.102.4.531" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyr.142.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benloulou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.084.0393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen de Lara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azoulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degheest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CRWT4D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2012.76.4.365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5234/cnpt.2.27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Oshima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cla.020.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canou&#239;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.01.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F04SBZQK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.081.0181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2010494290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0XK9G9DG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canou&#239;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thouvenin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.12.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTR6XLTK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/imin.025.0089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZBQTKCS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chambry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.182.0089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.107.0193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.031.0025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Heidenreich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laudrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.481.0089" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.025.0033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eline Guillet-Nicaisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/765/9782759817528/la-sante-psychique-des-etudiants" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cohen de Lara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Emmanuelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise De Gheest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/troubles-personnalite-borderline-adolescence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvenne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douniol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/45-commentaires-textes-en-psychopathologie-psychanalytique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leconte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224276v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>