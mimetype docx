--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1143,269 +1143,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t>
+                <w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fatet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Debus</w:t>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Experton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619192v1</w:t>
+                <w:t xml:space="preserve">hal-01833640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t>
+                <w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Experton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833640v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bélier, un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
               </w:r>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and ovarian oestradiol and the variability in the LH surge induced in ewes by the ram effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,316 +2138,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de précision en systèmes d’élevage peu intensifiés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Nutritional programming and the reproductive function of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9), pp.1166-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN14470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632138v1</w:t>
+                <w:t xml:space="preserve">hal-02630559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional programming and the reproductive function of the offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">Elevage de précision en systèmes d’élevage peu intensifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630559v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal periconceptional undernutrition in Merinos d'Arles sheep: 1. Effects on pregnancy and reproduction results of dams and offspring growth performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the influence of breed and time of the year on the response of ewes to the &amp;quot;ram effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,264 +2932,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité et la durabilité des élevages de ruminants dépendent des capacités adaptatives des femelles</w:t>
+                <w:t xml:space="preserve">Endotoxin inhibits the surge secretion of gonadotropin-releasing hormone via a prostaglandin-independent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Kellie M. Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J. Billings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fred J. Karsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (4), pp.287-302</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145 (1), pp.221-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683502v1</w:t>
+                <w:t xml:space="preserve">hal-02680042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin inhibits the surge secretion of gonadotropin-releasing hormone via a prostaglandin-independent pathway</w:t>
+                <w:t xml:space="preserve">La pérennité et la durabilité des élevages de ruminants dépendent des capacités adaptatives des femelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellie M. Breen</w:t>
+                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather J. Billings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Debus</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred J. Karsch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 145 (1), pp.221-227</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.287-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680042v1</w:t>
+                <w:t xml:space="preserve">hal-02683502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expression of the mRNA encoding the somatostatin receptor subtype five in human colorectal adenocarcinoma.</w:t>
               </w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t>
@@ -5207,273 +5207,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the short term ovarian response of milking Lacaune ewes to the male effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of within flock variability on hormone-free dairy sheep farm performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen Laclef</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376369v1</w:t>
+                <w:t xml:space="preserve">hal-03376302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of within flock variability on hormone-free dairy sheep farm performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing the short term ovarian response of milking Lacaune ewes to the male effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Laclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutaz Alhamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376302v1</w:t>
+                <w:t xml:space="preserve">hal-03376369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de présence des mâles dans les pratiques de reproduction en élevages ovins allaitants pastoraux du sud-est de la France</w:t>
               </w:r>
@@ -5578,411 +5578,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive responses of Mérinos d’Arles adult ewes submitted to nutritional and β-adrenergic challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moutaz Alhamada</w:t>
+                <w:t xml:space="preserve">Les béliers: un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Gonçalves Véro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Eyssautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
+              <w:t xml:space="preserve">Journée technique ovine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Chaffaut, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737817v1</w:t>
+                <w:t xml:space="preserve">hal-02785608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les béliers: un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les béliers préfèrent les grosses brebis et elles nous le rendent bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eyssautier</w:t>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ovine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Chaffaut, France. 4 p</w:t>
+              <w:t xml:space="preserve">8. Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785608v1</w:t>
+                <w:t xml:space="preserve">hal-02785601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les béliers préfèrent les grosses brebis et elles nous le rendent bien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive responses of Mérinos d’Arles adult ewes submitted to nutritional and β-adrenergic challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutaz Alhamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Valadier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jéssica Gonçalves Véro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cussac, France</w:t>
+              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785601v1</w:t>
+                <w:t xml:space="preserve">hal-02737817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,277 +6407,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rosefort</w:t>
+                <w:t xml:space="preserve">Blood metabolites and hormones as potential markers of body reserves dynamic and energetic balance in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Viudes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t>
+              <w:t xml:space="preserve">Annual Meeting of American Dairy Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Louisiane, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019349v1</w:t>
+                <w:t xml:space="preserve">hal-01189597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood metabolites and hormones as potential markers of body reserves dynamic and energetic balance in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rosefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of American Dairy Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Louisiane, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189597v1</w:t>
+                <w:t xml:space="preserve">hal-01019349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t>
               </w:r>
@@ -6689,77 +6689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rosefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Perinatal Nephrology:Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France. pp.*</w:t>
@@ -6814,77 +6814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rosefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting AETE (Association Européeenne de Transfert Embryonnaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t>
@@ -6907,273 +6907,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi automatisé des chaleurs et différence de saisonnalité entre brebis Texel et Mérinos dans un environnement méditerranéen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Aptitude au désaisonnement et efficacité de l'effet bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Saint Priest-Ligoure, FRA., Nov 2010, Charolles, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756580v1</w:t>
+                <w:t xml:space="preserve">hal-02820199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au désaisonnement et efficacité de l'effet bélier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Sagot</w:t>
+                <w:t xml:space="preserve">Suivi automatisé des chaleurs et différence de saisonnalité entre brebis Texel et Mérinos dans un environnement méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Eric</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Saint Priest-Ligoure, FRA., Nov 2010, Charolles, France. 3 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820199v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t>
               </w:r>
@@ -7185,77 +7185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rosefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. General Meeting of GEMINI:Maternal Communication with Gametes and Embryo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
@@ -7297,64 +7297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of electronic identification for automated oestrus detection in livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,77 +7655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des caractéristiques de reproduction de brebis Mérinos d'Arles et Texel dans un environnement méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7763,51 +7763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a post-weaning restricted nutrition on the initiation of puberty and the reproductive performances of early bred Merino ewe-lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7927,51 +7927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8039,77 +8039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
@@ -8783,51 +8783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dominique Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 1 p., 2015, Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -8850,294 +8850,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t>
+                <w:t xml:space="preserve">Insémination animale sans hormone après détection automatisée des chevauchements chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 422 p., 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745038v1</w:t>
+                <w:t xml:space="preserve">hal-01506363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insémination animale sans hormone après détection automatisée des chevauchements chez la brebis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Viudes</w:t>
+                <w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rosefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01506363v1</w:t>
+                <w:t xml:space="preserve">hal-02745038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences postnatales d’une restriction alimentaire péri-conceptionnelle chez la brebis</w:t>
               </w:r>
@@ -9149,64 +9149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rosefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9261,90 +9261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de précision peut-il aussi s’appliquer aux systèmes extensifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
@@ -9386,51 +9386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de la différence de saisonnalité entre Texel et Mérinos et préparation de familles croisées en vue de la détection de QTLs pour la saisonnalité de la reproduction chez les ovins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,51 +9668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10401,51 +10401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="628BD2F5"/>
+    <w:nsid w:val="624ABEB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10632,51 +10632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5380-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20129933X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boissieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070123v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Alhamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10081320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/723965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.02.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.12.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000668" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie M. Breen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Billings" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuaroqueaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourhim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Ouafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240397" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuaroqueaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1400362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Catalano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Guyonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kriszt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovanetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acciaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gon&#231;alves V&#233;ro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyssautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Solinhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Capron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280056_2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bouquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bazan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5380-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20129933X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boissieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070123v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Alhamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10081320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/723965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.02.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.12.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000668" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie M. Breen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Billings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuaroqueaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourhim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Ouafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240397" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuaroqueaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1400362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Catalano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Guyonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kriszt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovanetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acciaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyssautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gon&#231;alves V&#233;ro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Solinhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Capron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280056_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bouquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bazan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>