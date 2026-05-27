--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1143,269 +1143,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t>
+                <w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833640v1</w:t>
+                <w:t xml:space="preserve">hal-02619192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t>
+                <w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fatet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Experton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619192v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bélier, un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
               </w:r>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and ovarian oestradiol and the variability in the LH surge induced in ewes by the ram effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,325 +2530,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Maton</w:t>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001813⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129578v1</w:t>
+                <w:t xml:space="preserve">hal-01394406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the influence of breed and time of the year on the response of ewes to the &amp;quot;ram effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t>
@@ -5578,411 +5578,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les béliers: un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Jouannaux</w:t>
+                <w:t xml:space="preserve">Adaptive responses of Mérinos d’Arles adult ewes submitted to nutritional and β-adrenergic challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutaz Alhamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eyssautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jéssica Gonçalves Véro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ovine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Chaffaut, France. 4 p</w:t>
+              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785608v1</w:t>
+                <w:t xml:space="preserve">hal-02737817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les béliers préfèrent les grosses brebis et elles nous le rendent bien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les béliers: un petit nombre dans le troupeau, une grande place dans le résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Valadier</w:t>
+                <w:t xml:space="preserve">G. Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cussac, France</w:t>
+              <w:t xml:space="preserve">Journée technique ovine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Chaffaut, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785601v1</w:t>
+                <w:t xml:space="preserve">hal-02785608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive responses of Mérinos d’Arles adult ewes submitted to nutritional and β-adrenergic challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les béliers préfèrent les grosses brebis et elles nous le rendent bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Gonçalves Véro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 American Dairy Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Knoxville, United States. 116 p</w:t>
+              <w:t xml:space="preserve">8. Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737817v1</w:t>
+                <w:t xml:space="preserve">hal-02785601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6907,273 +6907,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au désaisonnement et efficacité de l'effet bélier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
+                <w:t xml:space="preserve">Suivi automatisé des chaleurs et différence de saisonnalité entre brebis Texel et Mérinos dans un environnement méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Sagot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Saint Priest-Ligoure, FRA., Nov 2010, Charolles, France. 3 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820199v1</w:t>
+                <w:t xml:space="preserve">hal-02756580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi automatisé des chaleurs et différence de saisonnalité entre brebis Texel et Mérinos dans un environnement méditerranéen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+                <w:t xml:space="preserve">Aptitude au désaisonnement et efficacité de l'effet bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Saint Priest-Ligoure, FRA., Nov 2010, Charolles, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756580v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t>
               </w:r>
@@ -7642,90 +7642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des caractéristiques de reproduction de brebis Mérinos d'Arles et Texel dans un environnement méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7888,64 +7888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of seasonality in the Mérinos d'Arles ewe according to the genotype of the melatonin receptor (MT1) gene and the feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9373,51 +9373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de la différence de saisonnalité entre Texel et Mérinos et préparation de familles croisées en vue de la détection de QTLs pour la saisonnalité de la reproduction chez les ovins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10401,51 +10401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="624ABEB8"/>
+    <w:nsid w:val="63A19706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10632,51 +10632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5380-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20129933X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boissieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070123v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Alhamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10081320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/723965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.02.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.12.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000668" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie M. Breen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Billings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuaroqueaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourhim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Ouafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240397" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuaroqueaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1400362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Catalano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Guyonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kriszt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovanetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acciaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyssautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gon&#231;alves V&#233;ro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Solinhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Capron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280056_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bouquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bazan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-debus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5380-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20129933X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boissieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070123v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaz Alhamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10081320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/723965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.02.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.12.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000668" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie M. Breen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Billings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuaroqueaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourhim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Ouafik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240397" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vuaroqueaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1400362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Catalano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734621v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guilibastre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noubel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Guyonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Kriszt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovanetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acciaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gon&#231;alves V&#233;ro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyssautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Solinhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Capron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280056_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bouquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bazan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>