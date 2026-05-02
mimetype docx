--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -597,291 +597,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
               </w:r>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Homrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,295 +1882,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional cheeses: Rich and diverse microbiota with associated benefits</w:t>
+                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+                <w:t xml:space="preserve">Timothy M. Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Stefanie Goerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Mallet</w:t>
+                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
+                <w:t xml:space="preserve">Sandra Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+                <w:t xml:space="preserve">Markus Hohenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177, pp.136-154. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086940v1</w:t>
+                <w:t xml:space="preserve">hal-02086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
+                <w:t xml:space="preserve">Traditional cheeses: Rich and diverse microbiota with associated benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Cogan</w:t>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Goerges</w:t>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
+                <w:t xml:space="preserve">Adrien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Larpin</w:t>
+                <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hohenegger</w:t>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.136-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086944v1</w:t>
+                <w:t xml:space="preserve">hal-02086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced growth of Listeria monocytogenes in two model cheese microcosms is not associated with individual microbial strains</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (6), pp.655-670. </w:t>
@@ -2426,376 +2426,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative microbial analysis of raw milk reveals substantial diversity influenced by herd management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Pochet</w:t>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Bord</w:t>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1-2), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000609v1</w:t>
+                <w:t xml:space="preserve">hal-02087732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative microbial analysis of raw milk reveals substantial diversity influenced by herd management practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mallet</w:t>
+                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
+                <w:t xml:space="preserve">Sylvie S. Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kauffmann</w:t>
+                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Sesboüé</w:t>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087732v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and assessment of potential risk factors of Gram-negative isolates associated with French cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika M. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From undefined red smear cheese consortia to minimal model communities both exhibiting similar anti-listerial activity on a cheese-like matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Henri-Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (3), pp.218-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3213,77 +3213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of primers for detecting dominant yeasts in smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagamani N. Bora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vancanneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gelsomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Swings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,103 +3480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geotrichum candidum dominates in yeast population dynamics in Livarot, a French red-smear cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Goerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (8), pp.1243-1253. </w:t>
@@ -3640,64 +3640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouachanh Thammavongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,511 +3854,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity among Geotrichum candidum strains from various substrates studied using RAM and RAPD-PCR.</w:t>
+                <w:t xml:space="preserve">Intra-species chromosome-length polymorphism in Geotrichum candidum revealed by pulsed field gel electrophoresis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2002.01553.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (1-2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1605(02)00023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087049v1</w:t>
+                <w:t xml:space="preserve">hal-02087044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ protection of microbiodiversity is under consideration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A PCR-based method for identification of lactobacilli at the genus level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-148-3-625⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 214 (2), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11358.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087046v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCR-based method for identification of lactobacilli at the genus level.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity among Geotrichum candidum strains from various substrates studied using RAM and RAPD-PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11358.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (3), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2002.01553.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087040v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species chromosome-length polymorphism in Geotrichum candidum revealed by pulsed field gel electrophoresis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">In situ protection of microbiodiversity is under consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouachanh Thammavongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (3), pp.625-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-148-3-625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-1605(02)00023-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02087044v1</w:t>
+                <w:t xml:space="preserve">hal-02087046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour sulphides are produced from methionine by two different pathways by Geotrichum candidum.</w:t>
               </w:r>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between polymerase chain reaction analysis of the histidine biosynthesis operon, randomly amplified polymorphic DNA analysis and phenotypic characterization of dairy Lactococcus isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corroler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,51 +4595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corroler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lactococci isolated from milk produced in the Camembert region of Normandy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcus spp., yeasts and Pseudomonas spp. on teats and udders of milking cows as potential sources of milk contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Opportune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the microbiology of high quality milk by monthly sampling over 2 years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological composition of raw milk from selected farms in the Camembert region of Normandy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,402 +5256,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of microbial communities to provide modern microbial indicators for harnessing raw milk quality for PDO cheesemaking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Phages in Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285509v1</w:t>
+                <w:t xml:space="preserve">hal-05346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346722v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+                <w:t xml:space="preserve">Potential of microbial communities to provide modern microbial indicators for harnessing raw milk quality for PDO cheesemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louka van Dyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025</w:t>
+              <w:t xml:space="preserve">20ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162201v1</w:t>
+                <w:t xml:space="preserve">hal-05285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
@@ -5756,51 +5756,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the real impact of Hafnia alvei during cold-storage of vacuum-packed beef?</w:t>
+                <w:t xml:space="preserve">Quel est le réel impact de Hafnia alvei pendant la conservation de la viande bovine conservée sous vide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
@@ -5820,112 +5820,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Jérôme</w:t>
+                <w:t xml:space="preserve">Valerie Hardit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770043v1</w:t>
+                <w:t xml:space="preserve">hal-04770046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le réel impact de Hafnia alvei pendant la conservation de la viande bovine conservée sous vide ?</w:t>
+                <w:t xml:space="preserve">What is the real impact of Hafnia alvei during cold-storage of vacuum-packed beef?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
@@ -5945,88 +5945,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Hardit</w:t>
+                <w:t xml:space="preserve">Normand Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">70th International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770046v1</w:t>
+                <w:t xml:space="preserve">hal-04770043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO’DIFF: Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gréau Lilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6620,77 +6620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phage communities in Normandy ciders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6991,51 +6991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-throughput method to screen micro-organisms exhibiting anti-Salmonella activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7243,51 +7243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indices pour mesurer les services rendus par les bactéries lactiques dans les laits crus AOP de Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7476,77 +7476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown: are phages present in cider?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,103 +7584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown players of fermentation: phages infecting acetic acid bacteria in cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables (SéSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
@@ -7703,135 +7703,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+                <w:t xml:space="preserve">Du cidre et des phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, PARIS, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875939v1</w:t>
+                <w:t xml:space="preserve">hal-04795398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,135 +7919,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cidre et des phages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795398v1</w:t>
+                <w:t xml:space="preserve">hal-04875939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of resource exploitation in the bioprotective mechanism of lactic acid bacteria against Salmonella</w:t>
               </w:r>
@@ -8193,51 +8193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8400,51 +8400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8525,51 +8525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière laitière sous signe de qualité : contribution de nouveaux indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8601,256 +8601,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467534v1</w:t>
+                <w:t xml:space="preserve">hal-02466028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466028v1</w:t>
+                <w:t xml:space="preserve">hal-02467534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
@@ -8888,51 +8888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8970,51 +8970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of anti-Salmonella bacterial strains by a high-throughput screening method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9440,77 +9440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity of French traditional cheeses: sensory and health benefits associated with food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9565,77 +9565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Cheeses: rich and diverse microbiota with associated sensorial and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. 27, pp.216-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9862,51 +9862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255-293, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,148 +9925,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Quality Aspects of Smear Ripened Cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–Function Relationships of Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity, Dynamics and Functional Role of Actinomycetes on European Smear Ripened Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.199-215, 2015, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.167-184, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087718v1</w:t>
+                <w:t xml:space="preserve">hal-02087715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smear Ripened Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagamani N. Bora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10120,161 +10133,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Function Relationships of Microbial Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Safety and Quality Aspects of Smear Ripened Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity, Dynamics and Functional Role of Actinomycetes on European Smear Ripened Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.167-184, 2015, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.199-215, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087715v1</w:t>
+                <w:t xml:space="preserve">hal-02087718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEESE | Mold-Ripened Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.409-415, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10602,51 +10602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05444720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjahed Mostefa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Mounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Abdelkader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46325/gabj.v8i1.346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04751950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2024.2416467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18805/ajdfr.DR-214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Muhammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Imran Bokhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Faryal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.2042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Soomro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Soomro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tareb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00995-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10JNV31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Feutry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0084-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline M. Gueguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XRF8WRX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R6RZVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henri-Dubernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Cholet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002226" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF266D2985333BCE5B9F044465C3759448AABE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vancanneyt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Swings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Brennan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64270-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mondoloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00127.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z6FV5G4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2002.01553.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-625" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11358.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jacopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beliard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(02)00023-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1FV01J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gueguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Spinnler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029900004209" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corroler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1998.tb05264.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Opportune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(97)00042-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4D5FF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029996002130" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1997.00166.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770046v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hardit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466167v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bieche-Terrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gueye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A. Vuitton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087718v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087721v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ward" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00060-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larpent-Gourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Michaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05444720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjahed Mostefa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Mounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Abdelkader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46325/gabj.v8i1.346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04751950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2024.2416467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18805/ajdfr.DR-214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Muhammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Imran Bokhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Faryal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.2042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Soomro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Soomro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tareb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00995-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10JNV31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Feutry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0084-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline M. Gueguen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XRF8WRX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R6RZVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henri-Dubernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Cholet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002226" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF266D2985333BCE5B9F044465C3759448AABE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vancanneyt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Swings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Brennan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64270-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mondoloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00127.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z6FV5G4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jacopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Plessis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beliard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(02)00023-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1FV01J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11358.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2002.01553.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-625" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gueguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Spinnler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029900004209" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corroler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1998.tb05264.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Opportune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(97)00042-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4D5FF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029996002130" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1997.00166.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hardit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466167v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bieche-Terrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gueye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A. Vuitton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087721v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ward" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00060-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larpent-Gourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Michaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>