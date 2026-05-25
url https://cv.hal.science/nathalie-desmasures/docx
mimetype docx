--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4886 +234,5270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology and practices of dairy cattle farming in northwestern Algeria</w:t>
+                <w:t xml:space="preserve">Temperate phages in microbial communities of fermented beverages: Focus on cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medjahed Mostefa</w:t>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homrani Mounia</w:t>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Dahou</w:t>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine El</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Crétenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics &amp; Biodiversity Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46325/gabj.v8i1.346⟩</w:t>
+              <w:t xml:space="preserve">Bacteriophage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.100004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phage.2026.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444720v1</w:t>
+                <w:t xml:space="preserve">hal-05629206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring resource competition by protective lactic acid bacteria cultures to control Salmonella in food: an Achilles’ heel to target?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typology and practices of dairy cattle farming in northwestern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjahed Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
+                <w:t xml:space="preserve">Homrani Mounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+                <w:t xml:space="preserve">Abdelkader Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amine El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homrani Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2024.2416467⟩</w:t>
+              <w:t xml:space="preserve">Genetics &amp; Biodiversity Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46325/gabj.v8i1.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751950v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la contamination des carcasses par l’application d’un gel sur le cuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Desmousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribot-Laspiere Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes &amp; Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, VPC-2024-40-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exploring resource competition by protective lactic acid bacteria cultures to control Salmonella in food: an Achilles’ heel to target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2024.2416467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exploring resource competition by protective lactic acid bacteria cultures to control Salmonella in food: an Achilles’ heel to target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (28), pp.5505-5519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2024.2416467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Girard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695729v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Appreciation of the Native Bacterial Flora of Raw Milk in the North-Western Region of Algeria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Dairy and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18805/ajdfr.DR-214⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2020.1790497⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.719-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954869v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.719-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086928v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, Characterization and Thermodynamic Assessment of an Alkaline Protease by Geotrichum Candidum of Dairy Origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Appreciation of the Native Bacterial Flora of Raw Milk in the North-Western Region of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Dahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21859/ijb.2042⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Dairy and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Of, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18805/ajdfr.DR-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304196v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of Gram-negative bacteria associated with traditional French cheeses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2020.1790497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086922v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Purification, Characterization and Thermodynamic Assessment of an Alkaline Protease by Geotrichum Candidum of Dairy Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakar Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Imran Bokhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ishtiaq Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Faryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+              <w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21859/ijb.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus mundtii QAUEM2808, Isolated from Dahi, a Fermented Milk Product</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00995-16⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086934v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Hohenegger</w:t>
+                <w:t xml:space="preserve">Safety assessment of Gram-negative bacteria associated with traditional French cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086944v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional cheeses: Rich and diverse microbiota with associated benefits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086940v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced growth of Listeria monocytogenes in two model cheese microcosms is not associated with individual microbial strains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus mundtii QAUEM2808, Isolated from Dahi, a Fermented Milk Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Soomro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Soomro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.e00995-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00995-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866185v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis strains from raw ewe's milk samples from the PDO Ossau-Iraty cheese area: levels, genotypic and technological diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+                <w:t xml:space="preserve">Traditional cheeses: Rich and diverse microbiota with associated benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-012-0084-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930649v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative microbial analysis of raw milk reveals substantial diversity influenced by herd management practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Sesboüé</w:t>
+                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Goerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hohenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087732v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced growth of Listeria monocytogenes in two model cheese microcosms is not associated with individual microbial strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30 (1), pp.74-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 33 (1), pp 30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000609v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and assessment of potential risk factors of Gram-negative isolates associated with French cheeses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis strains from raw ewe's milk samples from the PDO Ossau-Iraty cheese area: levels, genotypic and technological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.020⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (6), pp.655-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-012-0084-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001502v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface microbial consortia from Livarot, a French smear-ripened cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto R. Gelsomino</w:t>
+                <w:t xml:space="preserve">Quantitative and qualitative microbial analysis of raw milk reveals substantial diversity influenced by herd management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W11-050⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1-2), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004576v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From undefined red smear cheese consortia to minimal model communities both exhibiting similar anti-listerial activity on a cheese-like matrix.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 27 (8), pp.1095-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087607v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of lactobacilli populations during ripening of RDO Camembert cheese</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity and assessment of potential risk factors of Gram-negative isolates associated with French cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika M. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Le Fleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/w07-137⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086949v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of primers for detecting dominant yeasts in smear-ripened cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
+                <w:t xml:space="preserve">Surface microbial consortia from Livarot, a French smear-ripened cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Larpin-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad M. Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagamani N. Bora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto R. Gelsomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029906002226⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.651 - 660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W11-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087000v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrococcus casei sp. nov., isolated from the surfaces of smear-ripened cheeses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From undefined red smear cheese consortia to minimal model communities both exhibiting similar anti-listerial activity on a cheese-like matrix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64270-0⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (8), pp.1095-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086992v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotrichum candidum dominates in yeast population dynamics in Livarot, a French red-smear cheese</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Diversity and dynamics of lactobacilli populations during ripening of RDO Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Henri-Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2006.00127.x⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.218-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w07-137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087032v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resin straw as an alternative system to securely store frozen microorganisms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Development of primers for detecting dominant yeasts in smear-ripened cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (02), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029906002226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087036v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture-dependent and culture-independent methods for molecular analysis of the diversity of lactobacilli in &amp;quot;Camembert de Normandie&amp;quot; cheese</w:t>
+                <w:t xml:space="preserve">Agrococcus casei sp. nov., isolated from the surfaces of smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Henri-Dubernet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nagamani N. Bora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vancanneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Swings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895522v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species chromosome-length polymorphism in Geotrichum candidum revealed by pulsed field gel electrophoresis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Beliard</w:t>
+                <w:t xml:space="preserve">Geotrichum candidum dominates in yeast population dynamics in Livarot, a French red-smear cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Goerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-1605(02)00023-5⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (8), pp.1243-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2006.00127.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087044v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCR-based method for identification of lactobacilli at the genus level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Resin straw as an alternative system to securely store frozen microorganisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouachanh Thammavongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11358.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (2), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087040v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity among Geotrichum candidum strains from various substrates studied using RAM and RAPD-PCR.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Culture-dependent and culture-independent methods for molecular analysis of the diversity of lactobacilli in &amp;quot;Camembert de Normandie&amp;quot; cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Henri-Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2002.01553.x⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087049v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ protection of microbiodiversity is under consideration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A PCR-based method for identification of lactobacilli at the genus level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-148-3-625⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 214 (2), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11358.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087046v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour sulphides are produced from methionine by two different pathways by Geotrichum candidum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-species chromosome-length polymorphism in Geotrichum candidum revealed by pulsed field gel electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Demarigny</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Beliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022029900004209⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (1-2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1605(02)00023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087619v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between polymerase chain reaction analysis of the histidine biosynthesis operon, randomly amplified polymorphic DNA analysis and phenotypic characterization of dairy Lactococcus isolates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity among Geotrichum candidum strains from various substrates studied using RAM and RAPD-PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheline Gueguen</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (3), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2002.01553.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087625v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological study of lactococci isolated from raw milk in the camembert cheese registered designation of origin area.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">In situ protection of microbiodiversity is under consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Panoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheline Gueguen</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouachanh Thammavongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (3), pp.625-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-148-3-625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087666v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lactococci isolated from milk produced in the Camembert region of Normandy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flavour sulphides are produced from methionine by two different pathways by Geotrichum candidum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.1998.tb05264.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 67 (3), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022029900004209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087654v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus spp., yeasts and Pseudomonas spp. on teats and udders of milking cows as potential sources of milk contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Correlation between polymerase chain reaction analysis of the histidine biosynthesis operon, randomly amplified polymorphic DNA analysis and phenotypic characterization of dairy Lactococcus isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corroler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51 (1), pp.91-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0958-6946(97)00042-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02087700v1</w:t>
+                <w:t xml:space="preserve">hal-02087625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the microbiology of high quality milk by monthly sampling over 2 years.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An ecological study of lactococci isolated from raw milk in the camembert cheese registered designation of origin area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corroler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 64 (12), pp.4729-4735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087689v1</w:t>
+                <w:t xml:space="preserve">hal-02087666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological composition of raw milk from selected farms in the Camembert region of Normandy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterization of lactococci isolated from milk produced in the Camembert region of Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corroler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 85 (6), pp.999-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.1998.tb05264.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactococcus spp., yeasts and Pseudomonas spp. on teats and udders of milking cows as potential sources of milk contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Opportune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (10), pp.643-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(97)00042-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the microbiology of high quality milk by monthly sampling over 2 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 64 (2), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022029996002130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiological composition of raw milk from selected farms in the Camembert region of Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 83 (1), pp.53-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2672.1997.00166.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5123,2090 +5507,2090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés microbiennes laitières et services écosystémiques : quels indicateurs et comment les apprécier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louka van Dyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Crétenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Potential of microbial communities to provide modern microbial indicators for harnessing raw milk quality for PDO cheesemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louka van Dyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346722v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of microbial communities to provide modern microbial indicators for harnessing raw milk quality for PDO cheesemaking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Phages in Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285509v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Colomb-Boeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le réel impact de Hafnia alvei pendant la conservation de la viande bovine conservée sous vide ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What is the real impact of Hafnia alvei during cold-storage of vacuum-packed beef?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Hardit</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">70th International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770046v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the real impact of Hafnia alvei during cold-storage of vacuum-packed beef?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quel est le réel impact de Hafnia alvei pendant la conservation de la viande bovine conservée sous vide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Normand Jérôme</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hardit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770043v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO’DIFF: Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs de qualité de Tommes de Savoie permettant de sélectionner des microorganismes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fromages au lait cru, du pré à l’assiette, l’indispensable approche globale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Farmhouse and Artisan Cheese &amp; Dairy Producers European Network (FACE) scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de dispositifs de microfluidique pour l’étude des mécanismes d’interactions entre bactéries du cidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella d’isolats laitiers du genre Aerococcus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Study of phage communities in Normandy ciders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467543v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phage communities in Normandy ciders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella d’isolats laitiers du genre Aerococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gréau Lilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466042v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande de bœuf sous vide : vers une approche analytique plus adaptée du critère flore lactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bieche-Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes sous vide : utilise-t-on les bons indicateurs microbiologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bieche-Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribot-Laspiere Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-throughput method to screen micro-organisms exhibiting anti-Salmonella activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7216,2163 +7600,2163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indices pour mesurer les services rendus par les bactéries lactiques dans les laits crus AOP de Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weblactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Mar 2025, Wébinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown: are phages present in cider?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown players of fermentation: phages infecting acetic acid bacteria in cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables (SéSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cidre et des phages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795398v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Du cidre et des phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878473v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, PARIS, France</w:t>
+              <w:t xml:space="preserve">5ème journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875939v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of resource exploitation in the bioprotective mechanism of lactic acid bacteria against Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella de bactéries lactiques par exploitation de ressources dans un contexte laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th FoodMicro congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière laitière sous signe de qualité : contribution de nouveaux indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Oct 2022, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of anti-Salmonella bacterial strains by a high-throughput screening method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conrgès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of pastures: from grass to milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylloplane microbiome diversity in fructan- and non-fructan accumulating grassland species and its relationship with carbohydrate metabolism of the host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,87 +9775,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Fructan Symposium (8thIFS-OAX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity of French traditional cheeses: sensory and health benefits associated with food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,124 +9863,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on tempe and its related products: appreciating biodiversity of traditional fermented foods through biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Cheeses: rich and diverse microbiota with associated sensorial and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,88 +9988,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korean Society of Food Science and Technology (KoSFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9695,137 +10079,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. 27, pp.216-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9835,627 +10219,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255-293, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Function Relationships of Microbial Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Safety and Quality Aspects of Smear Ripened Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity, Dynamics and Functional Role of Actinomycetes on European Smear Ripened Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.167-184, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_7⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.199-215, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087715v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smear Ripened Cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Structure–Function Relationships of Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Ward</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity, Dynamics and Functional Role of Actinomycetes on European Smear Ripened Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-18, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_1⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.167-184, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087721v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Quality Aspects of Smear Ripened Cheeses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Smear Ripened Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagamani N. Bora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity, Dynamics and Functional Role of Actinomycetes on European Smear Ripened Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.199-215, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_9⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-18, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10464-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087718v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEESE | Mold-Ripened Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.409-415, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ferments lactiques et bactéries apparentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larpent-Gourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Larpent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desmazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiologie alimentaire : Techniques de laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec et Doc, 1997, 2-7430-0155-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10602,51 +10986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05444720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjahed Mostefa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Mounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Abdelkader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46325/gabj.v8i1.346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04751950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2024.2416467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18805/ajdfr.DR-214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Muhammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Imran Bokhari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Faryal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.2042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Soomro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Soomro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tareb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00995-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10JNV31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Feutry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Arana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0084-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline M. Gueguen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XRF8WRX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R6RZVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henri-Dubernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Cholet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002226" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF266D2985333BCE5B9F044465C3759448AABE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vancanneyt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Swings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Brennan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64270-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mondoloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00127.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z6FV5G4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jacopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Plessis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beliard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(02)00023-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1FV01J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11358.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2002.01553.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-625" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gueguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Spinnler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029900004209" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corroler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1998.tb05264.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Opportune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(97)00042-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4D5FF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029996002130" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1997.00166.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hardit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466167v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bieche-Terrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gueye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A. Vuitton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087721v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ward" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00060-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larpent-Gourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Michaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05629206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phage.2026.100004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05444720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjahed Mostefa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Mounia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homrani Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46325/gabj.v8i1.346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04751950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2024.2416467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05615823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjahed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Dahou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Homrani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18805/ajdfr.DR-214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Muhammad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Imran Bokhari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishtiaq Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Faryal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.2042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Soomro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Soomro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tareb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00995-16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSP5XWGL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.08.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10JNV31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Feutry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Arana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0084-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline M. Gueguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XRF8WRX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R6RZVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henri-Dubernet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Cholet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF266D2985333BCE5B9F044465C3759448AABE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vancanneyt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Swings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Brennan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64270-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mondoloni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00127.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouachanh Thammavongs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Panoff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z6FV5G4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gu&#233;guen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubernet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11358.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jacopin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Plessis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beliard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(02)00023-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1FV01J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2002.01553.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Gueguen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Spinnler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029900004209" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corroler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1998.tb05264.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Opportune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(97)00042-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4D5FF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029996002130" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087682v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.1997.00166.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hardit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bieche-Terrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gueye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466201v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795583v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A. Vuitton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087721v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ward" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10464-5_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00060-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larpent-Gourgaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Michaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>