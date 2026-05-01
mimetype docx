--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -389,1966 +389,1966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Le Troter, Les volontaires, pigments-médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Imhof : performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Webzine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Troter, Les volontaires, pigments-médicaments</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke Vasey, Rococo Disco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Marijke Vasey, Rococo Disco</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tabuchi et Nelly Monnier, Empire et Galaxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Éric Tabuchi et Nelly Monnier, Empire et Galaxie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Geoffray au FRAC Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104</w:t>
+              <w:t xml:space="preserve">, 2021, webzine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Agnès Geoffray au FRAC Auvergne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Canny! De l’imaginaire du désordre à l’art du sabotage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Switch (on paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter l’exposition : l’artiste et la scénographie de Mathilde Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, webzine</w:t>
+              <w:t xml:space="preserve">, 2021, 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">Switch (on paper)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertin, Cahin-caha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte blanche à Anne Imhof, Natures mortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habiter l’exposition : l’artiste et la scénographie de Mathilde Roman</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Maris : texte d'accompagnement au Porfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 102</w:t>
+              <w:t xml:space="preserve">, 2021, (Re)voir la peinture, 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vent se lève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronopolitiques du futur : Entretien avec Aliocha Imhoff et Kantuta Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantuta Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esse – arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theaster Gates : Amalgam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envol ou le rêve de voler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esse arts + opinions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, webzine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bertin, Cahin-caha</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 102</w:t>
+              <w:t xml:space="preserve">, 2019, Webzine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Carte blanche à Anne Imhof, Natures mortes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anri Sala, If and Only If</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Maude Maris : texte d'accompagnement au Porfolio</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sanchez, reproduire les effets du hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonderie Darling à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Bernard-Brunel, l’art de filmer les fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un slow curating : entretien avec Nicolas de Ribou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la reconquête des temps improductifs (dossier Travail/Labor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, (Re)voir la peinture, 102</w:t>
+              <w:t xml:space="preserve">, 2018, 94, pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vent se lève</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Geoffray, Before the eye lid’s laid. Commissariat : Jens Emil Sennewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 99</w:t>
+              <w:t xml:space="preserve">, 2018, 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça se multiplie, ça multiplie : rencontre avec Aliocha Imhoff et Kantuta Quirós</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantuta Quirós</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Theaster Gates : Amalgam</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre ne peut tenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 96</w:t>
+              <w:t xml:space="preserve">, 2018, webzine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L’envol ou le rêve de voler</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cattelain, l’instant d’avant la chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Arte Viva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esse arts + opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, webzine</w:t>
+              <w:t xml:space="preserve">, 2017, 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Webzine</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daubanes, épreuves pratiques du vie de rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chassis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...734 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421832v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04421783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamco : l’exposition qui aura duré 20 ans...</w:t>
               </w:r>
@@ -4563,51 +4563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001740v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109668ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Imhoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantuta Quir&#243;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.008.0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.003.0083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.576" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04398748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04398738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeunecreation.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001740v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109668ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Imhoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantuta Quir&#243;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.008.0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.003.0083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.576" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04398748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04398738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeunecreation.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04011374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>