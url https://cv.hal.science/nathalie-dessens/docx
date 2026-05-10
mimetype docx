--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -184,932 +184,2995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Mots de l'esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi, 2021, 978-2-8107-0748-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Aje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi, 2021, 978-2810707614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité: La Louisiane au carrefour des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Glaunec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval, 2016, 9782763799292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creole City: A Chronicle of Early American New Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Press of Florida, 2015, 9780813050614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Saint-Domingue to New Orleans: Migration and Influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Press of Florida, 2007, 9780813035676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti, regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Glaunec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2007, 9782748184921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myths of the Plantation Society: Slavery in the American South and the West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Press of Florida, 2003, 9780813026824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Orleans Between Atlantic and Caribbean: Reinterpreting the Saint-Domingue Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan C. Jansen and Kirsten McKenzie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility and Coercion in an Age of Wars and Revolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.153-172, 2024, 9781009370547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ménagères de Saint-Domingue et de Louisiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonisation - Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2023, 978-2021494150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free People of Color in Nineteenth-Century New Orleans: From Class Consciousness to Radical Atlantic Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lawrence Aje and Claudine Raynaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ending Slavery: The Antislavery Struggle in Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.115-136, 2022, 978-2-36781-448-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Aje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.13-31, 2021, 978-2810707614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de l'esclavage à La Nouvelle-Orléans: guerres culturelles, catharsis ou réconciliation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lawrence Aje; Nathalie Dessens; Nicolas Gachon et Anne Stefani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.213-232, 2021, 9782810707614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Homer Plessy to Paul Broyard: To Pass or not to Pass in New Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Charlery and Aurélie Guillain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasure and Recollection: Memories of Racial Passing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.33-56, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Aje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.253-254, 2021, 978-2810707614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembering in Black and White: Memorializing Slavery in 21st-Century Louisiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lawrence Aje and Nicolas Gachon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces and Memories of Slavery in the Atlantic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.128-143, 2020, 9780367321277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeper of the Keys: Creole Management of a Nineteenth-Century French Plantation in New Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lawrence Aje &amp; Catherine Armstrong. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Many Faces of Slavery: New Perspectives on Slave Ownership and Experiences in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.151-164, 2020, 9781350071421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle-Orléans 1800-1850: d'une société plurielle à une société créole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Barjot et Denis Vialou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Orléans 1718-2018. Regards sur trois siècles d'histoire partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères Éditions, pp.189-203, 2019, 9782377010424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reception of the British Abolitions of 1807 and 1833 in the American South: Some Hypotheses Based on the Example of Louisiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Glaunec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Cottias and Marie-Jeanne Rossignol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distant Ripples of the British Abolitionist Wave. Africa, Asia and the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa World Press, pp.323-357, 2017, 9781569025512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolitionnisme (Esclavage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+                <w:t xml:space="preserve">Richard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lawrence Aje</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel BERTRAND; Jean-Michel BLANQUER; Antoine COPPOLANI; Isabelle VAGNOUX. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-8, 2016, Textuelles, 2-221-19645-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Caryn Cossé Bell, Creole New Orleans in the Revolutionary Atlantic (New Orleans: Louisiana State University Press, 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Civil War Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.543-546, Vol. 14, Number 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Mise en scène de la rébellion dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...367 lines deleted...]
-                <w:t xml:space="preserve">hal-04438495v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.8564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Johnhenry Gonzalez, Maroon Nation. A History of Revolutionary Haiti (New Haven and London: Yale University Press, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire sociale/Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.689-692, Volume LIV, Numero 112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Cody Marrs, Not Even Past: The Stories We Keep Telling About the Civil War (Baltimore: John Hopkins University Press, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Scott S. Ellis, The Faubourg Marigny of New Orleans, A History (Baton Rouge: Louisiana State University Press, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of southern history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.147-148, Volume 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Cécile Vidal, Caribbean New Orleans: Empire, Race, and the Making of a Slave Society (Chapel Hill: University of North Carolina Press, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of American History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.476-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jahist/jaaa261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinterpréter les migrations des gens de couleur libres : La Nouvelle-Orléans dans l'espace atlantique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (164), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.164.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage: Daniel H. Usner, American Indians in Early New Orleans: From Calumet to Raquette (Baton Rouge: Lousiana State University Press, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1880-1881, Volume 124, Issue 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage : Julia Gaffield, Haitian Connections in the Atlantic World: Recognition after Revolution (Chapel Hill: University of North Carolina Press, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.512-614, Volume 76, Issue 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Ressources: Latin America in Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Research Encyclopedia of Latin American History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acrefore/9780199366439.013.574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution et migration : la route du sucre dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.2430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging Slavery in Post-Katrina New Orleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in the Literary Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/sli.2017.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Nouvelle-Orléans à New Orleans : une épopée américaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.124-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Making Race and Resisting Enslavement in Louisiana, 1608-1849</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of American Historians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de l'esclavage : reconnaissance, réparations, réconciliation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole de printemps "Enseigner l'histoire de l'esclavage et du post-esclavage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Université Toulouse-Jean Jaurès, Ministère de l'Éducation du Québec, Apr 2023, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle de l'esclavage et renouveau historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Colonial Historical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations and Exchanges: The Saint-Domingue Diaspora's Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Colonial Historical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Charleston SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Voices in the Early Nineteenth-Century Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Early American Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilberforce Center, Apr 2022, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser les mémoires de l'esclavage à La Nouvelle-Orléans: anatomie d'un palimpseste à visée radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1125,2534 +3188,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décoloniser les mémoires de l'esclavage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien et la correspondance: les multiples voix de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archive en dialogue et en récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Nov 2021, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments &amp;quot;Race, Medicine, and Institutional Histories in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legacies of Slavery, Racism, and Empire in the History of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chicago, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Nouvelle-Orléans et New Orleans: capitalité en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitales en contexte colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorializing Slavery in New Orleans: The Question of Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African American Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres impériaux, reconfigurations américaines: Les prémisses de l'émergence d'une Grande Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la French Colonial Historical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Orléans, espace créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnes de couleur libres dans les Amériques et dans l'espace atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Chicago, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853569v1</w:t>
-              </w:r>
-[...2061 lines deleted...]
-                <w:t xml:space="preserve">hal-02341409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3683,64 +3683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging American Rebellion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre l’esclavage en mots (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9k8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4017,90 +4017,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (post-)racialité aux États-Unis : un débat sans fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4704,51 +4704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Meacham Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsupress.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429457v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gachon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Glaunec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/coffret/les-ameriques-coffret/9782221196458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jahist/jaaa261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199366439.013.574" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.2430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sli.2017.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01452867v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Meacham Gould" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsupress.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gachon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Glaunec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/coffret/les-ameriques-coffret/9782221196458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jahist/jaaa261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199366439.013.574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.2430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sli.2017.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01452867v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>