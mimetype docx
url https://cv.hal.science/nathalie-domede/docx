--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DOMEDE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Civil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Toulouse (INSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Matériaux & Durabilité des Constructions (LMDC Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_______________________________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en béton - Eurocode 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en maçonnerie  - Eurocode 6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponts en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse structurelle des constructions anciennes en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diagnostic, pronostic, requalification et restauration des structures en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mortiers de chaux, briques et pierres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fire-induced damage in limestone masonry walls using thermomechanical finite and discrete element method approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.104600. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the stones of Notre-Dame de Paris by in situ acoustic velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105671. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.81. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PCA and ANN in the Structural Diagnosis of a Masonry Lighthouse under Temperature and Wind Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2021.1882012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review of lighthouse design under wind load: the Ile Vierge lighthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 377 (2155), pp.20190167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.399-414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2016.1238970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mouatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dieleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.881-898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-011-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ponts en maçonnerie du 19è siècle Le cas d'ouvrages ferroviaires du Midi Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fritih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenser Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morenon Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domede Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgues Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation structurale post-incendie des Monuments Historiques, vers une utilisation optimisée de la MEF et de la MED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque chantier scientifique Notre-Dame de Paris : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des phares sous l'action du vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation de la briqueterie toulousaine Gélis (1924- 1990) d'après la description et le dessin de ses machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre crue, terre cuite. Recueil d’écrits sur la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782910728441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de requalification des ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse structurelle des constructions en maçonnerie, du matériau à l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, LMDC, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DOMEDE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Civil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Toulouse (INSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Matériaux & Durabilité des Constructions (LMDC Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_______________________________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en béton - Eurocode 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en maçonnerie  - Eurocode 6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponts en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse structurelle des constructions anciennes en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diagnostic, pronostic, requalification et restauration des structures en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mortiers de chaux, briques et pierres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fire-induced damage in limestone masonry walls using thermomechanical finite and discrete element method approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.104600. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the stones of Notre-Dame de Paris by in situ acoustic velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105671. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.81. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PCA and ANN in the Structural Diagnosis of a Masonry Lighthouse under Temperature and Wind Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2021.1882012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review of lighthouse design under wind load: the Ile Vierge lighthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 377 (2155), pp.20190167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.399-414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2016.1238970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mouatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dieleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.881-898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-011-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ponts en maçonnerie du 19è siècle Le cas d'ouvrages ferroviaires du Midi Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fritih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenser Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morenon Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domede Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgues Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation structurale post-incendie des Monuments Historiques, vers une utilisation optimisée de la MEF et de la MED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque chantier scientifique Notre-Dame de Paris : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des phares sous l'action du vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation de la briqueterie toulousaine Gélis (1924- 1990) d'après la description et le dessin de ses machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre crue, terre cuite. Recueil d’écrits sur la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782910728441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de requalification des ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse structurelle des constructions en maçonnerie, du matériau à l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, LMDC, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A030FD94"/>
+    <w:nsid w:val="1F037D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C1856AA"/>
+    <w:nsid w:val="04302902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17BFE376"/>
+    <w:nsid w:val="B061266F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2021.1882012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salgues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Domede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-01708317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2021.1882012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Domede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-01708317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>