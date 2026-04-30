--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DOMEDE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Civil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Toulouse (INSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Matériaux & Durabilité des Constructions (LMDC Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_______________________________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en béton - Eurocode 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en maçonnerie  - Eurocode 6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponts en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse structurelle des constructions anciennes en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diagnostic, pronostic, requalification et restauration des structures en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mortiers de chaux, briques et pierres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fire-induced damage in limestone masonry walls using thermomechanical finite and discrete element method approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.104600. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the stones of Notre-Dame de Paris by in situ acoustic velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105671. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.81. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PCA and ANN in the Structural Diagnosis of a Masonry Lighthouse under Temperature and Wind Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2021.1882012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review of lighthouse design under wind load: the Ile Vierge lighthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 377 (2155), pp.20190167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.399-414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2016.1238970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mouatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dieleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.881-898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-011-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ponts en maçonnerie du 19è siècle Le cas d'ouvrages ferroviaires du Midi Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fritih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenser Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morenon Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domede Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgues Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation structurale post-incendie des Monuments Historiques, vers une utilisation optimisée de la MEF et de la MED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque chantier scientifique Notre-Dame de Paris : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des phares sous l'action du vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation de la briqueterie toulousaine Gélis (1924- 1990) d'après la description et le dessin de ses machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre crue, terre cuite. Recueil d’écrits sur la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782910728441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de requalification des ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse structurelle des constructions en maçonnerie, du matériau à l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, LMDC, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DOMEDE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Civil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Toulouse (INSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Matériaux & Durabilité des Constructions (LMDC Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_______________________________________________</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en béton - Eurocode 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures en maçonnerie  - Eurocode 6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ponts en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse structurelle des constructions anciennes en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diagnostic, pronostic, requalification et restauration des structures en maçonnerie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mortiers de chaux, briques et pierres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fire-induced damage in limestone masonry walls using thermomechanical finite and discrete element method approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.104600. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of the stones of Notre-Dame de Paris by in situ acoustic velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105671. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.81. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of PCA and ANN in the Structural Diagnosis of a Masonry Lighthouse under Temperature and Wind Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2021.1882012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review of lighthouse design under wind load: the Ile Vierge lighthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 377 (2155), pp.20190167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.399-414. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2016.1238970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mouatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dieleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.881-898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-011-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ponts en maçonnerie du 19è siècle Le cas d'ouvrages ferroviaires du Midi Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fritih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenser Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morenon Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domede Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgues Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique d’un mortier de maçonnerie médiéval et reproduction à l’identique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation structurale post-incendie des Monuments Historiques, vers une utilisation optimisée de la MEF et de la MED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque chantier scientifique Notre-Dame de Paris : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des phares sous l'action du vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanisation de la briqueterie toulousaine Gélis (1924- 1990) d'après la description et le dessin de ses machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre crue, terre cuite. Recueil d’écrits sur la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782910728441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de requalification des ponts en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse structurelle des constructions en maçonnerie, du matériau à l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, LMDC, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse structurelle des constructions en maçonnerie du matériau à l’ouvrage. Synthèse des Recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Domede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Toulouse (Paul Sabatier), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F037D8E"/>
+    <w:nsid w:val="33E8400C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04302902"/>
+    <w:nsid w:val="9401E6BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B061266F"/>
+    <w:nsid w:val="9D930639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2021.1882012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Domede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-01708317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2021.1882012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155744v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonifas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Domede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-01708317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>