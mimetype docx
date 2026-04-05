--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -759,610 +759,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Centres à l'Assemblée nationale face aux logiques de bipolarisation</w:t>
+                <w:t xml:space="preserve">François Bayrou en cinquième homme : retour à une séquence présidentielle &amp;quot;normale&amp;quot; pour le Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Centres à l'Assemblée nationale face aux logiques de bipolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1063-1064, pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How durably do people accept democracy? Politicization, political attitudes and losers' consent in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Magni Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.323-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/fp.2012.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00771620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Bayrou en cinquième homme : retour à une séquence présidentielle &amp;quot;normale&amp;quot; pour le Centre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité politique en joue : le chahut organisé des députés français sur la question des fraudes électorales depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.014.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unis dans la diversité? 27 règles du jeu et 27 compétitions pour un seul Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1063-1064, pp.75-84</w:t>
+              <w:t xml:space="preserve">, 2009, N° 1052, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La légitimité politique en joue : le chahut organisé des députés français sur la question des fraudes électorales depuis les années 1980</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des autres : travail parental et prescriptions sociales en France à travers les Enquêtes valeurs (1981 - 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 154, pp.60-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Unis dans la diversité? 27 règles du jeu et 27 compétitions pour un seul Parlement</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00385422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des fraudes électorales : difficultés méthodologiques et enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. XXII (N°1), pp.123-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordinateurs de vote : une nouvelle donne politique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° 1052, pp.73-82</w:t>
+              <w:t xml:space="preserve">, 2007, N° 1044, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265207v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election européenne, mobilisations nationales.</w:t>
               </w:r>
@@ -2270,189 +2270,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une croisade contre l'individualisme et la décadence : les vertus du maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biard, Michel; Bourdin, Philippe; Leuwers, Hervé; Tourret, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertu et politique : les pratiques des législateurs (1789-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 978-2-7535-4138-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adopter ou abandonner les ordinateurs de vote ? Une focale locale sur les procédures démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guglielmi, Gilles J.; Ihl, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso éditions, 2015, 978-2-275-04466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Biard, Michel; Bourdin, Philippe; Leuwers, Hervé; Tourret, Alain. </w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corruption ou système d'échange local ? Des normes en concurrence pour la définition de la légitimité électorale en France sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dard, Olivier ; Engels, Jens Ivo ; Monier, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertu et politique : les pratiques des législateurs (1789-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 978-2-7535-4138-2</w:t>
+              <w:t xml:space="preserve">Patronage et corruption politiques dans l'Europe contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin, pp.127-140, 2014, Recherches, 978-2-200-27437-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie des valeurs familiales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2472,203 +2545,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.14-29, 2014, U, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs politiques et répertoires d'action des Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.52-70, 2014, U, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018673v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00998192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Homosexualité et homoparentalité, une Europe clivée entre libéralisme et conception traditionnelle de la famille</w:t>
               </w:r>
@@ -3172,173 +3172,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avortement : positions de principe et jugements circonstanciés</w:t>
+                <w:t xml:space="preserve">Un idéal très romantique du couple et du mariage : les habits neufs du couple traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ;Tchernia, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Colin, pp.150-154, 2009</w:t>
+              <w:t xml:space="preserve">, A. Colin, pp.132-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00385419v1</w:t>
+                <w:t xml:space="preserve">halshs-00385417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un idéal très romantique du couple et du mariage : les habits neufs du couple traditionnel</w:t>
+                <w:t xml:space="preserve">L'avortement : positions de principe et jugements circonstanciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ;Tchernia, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Colin, pp.132-136, 2009</w:t>
+              <w:t xml:space="preserve">, A. Colin, pp.150-154, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00385417v1</w:t>
+                <w:t xml:space="preserve">halshs-00385419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance croissante de l'homosexualité, interrogations récentes sur l'homoparentalité</w:t>
               </w:r>
@@ -3391,186 +3391,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées : Ballot secrecy; Deposit ; Fraud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+                <w:t xml:space="preserve">Entrée : Observation of elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déloye, Yves;Bruter, Michael;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of European elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00370730v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-00277464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ihl</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées : Ballot secrecy; Deposit ; Fraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déloye, Yves;Bruter, Michael;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of European elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00277464v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrées : Cautionnement électoral ; Fraude ; Secret du vote</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des élections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déloye Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.485-487, 2005, Etudes Politiques</w:t>
@@ -4199,51 +4199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF45E4F"/>
+    <w:nsid w:val="60C08CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>