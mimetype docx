--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -759,256 +759,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bayrou en cinquième homme : retour à une séquence présidentielle &amp;quot;normale&amp;quot; pour le Centre</w:t>
+                <w:t xml:space="preserve">Les Centres à l'Assemblée nationale face aux logiques de bipolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1063-1064, pp.75-84</w:t>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749233v1</w:t>
+                <w:t xml:space="preserve">halshs-00749235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Centres à l'Assemblée nationale face aux logiques de bipolarisation</w:t>
+                <w:t xml:space="preserve">How durably do people accept democracy? Politicization, political attitudes and losers' consent in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Magni Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.323-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2012.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bayrou en cinquième homme : retour à une séquence présidentielle &amp;quot;normale&amp;quot; pour le Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1063-1064, pp.160-166</w:t>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/fp.2012.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00771620v1</w:t>
+                <w:t xml:space="preserve">halshs-00749233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité politique en joue : le chahut organisé des députés français sur la question des fraudes électorales depuis les années 1980</w:t>
               </w:r>
@@ -1204,165 +1204,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ordinateurs de vote : une nouvelle donne politique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 1044, pp.50-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mesure des fraudes électorales : difficultés méthodologiques et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. XXII (N°1), pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election européenne, mobilisations nationales.</w:t>
               </w:r>
@@ -2270,405 +2270,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adopter ou abandonner les ordinateurs de vote ? Une focale locale sur les procédures démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guglielmi, Gilles J.; Ihl, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Lextenso éditions, 2015, 978-2-275-04466-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une croisade contre l'individualisme et la décadence : les vertus du maréchal Pétain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biard, Michel; Bourdin, Philippe; Leuwers, Hervé; Tourret, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertu et politique : les pratiques des législateurs (1789-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 978-2-7535-4138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01199005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Guglielmi, Gilles J.; Ihl, Olivier. </w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs politiques et répertoires d'action des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vote électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, Lextenso éditions, 2015, 978-2-275-04466-8</w:t>
+              <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.52-70, 2014, U, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie des valeurs familiales en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.14-29, 2014, U, 978-2-200-29155-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption ou système d'échange local ? Des normes en concurrence pour la définition de la légitimité électorale en France sous la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dard, Olivier ; Engels, Jens Ivo ; Monier, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patronage et corruption politiques dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Colin, pp.127-140, 2014, Recherches, 978-2-200-27437-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998192v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-01018673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Homosexualité et homoparentalité, une Europe clivée entre libéralisme et conception traditionnelle de la famille</w:t>
               </w:r>
@@ -3391,345 +3391,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Observation of elections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ihl</w:t>
+                <w:t xml:space="preserve">Entrées : Ballot secrecy; Deposit ; Fraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déloye, Yves;Bruter, Michael;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of European elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00277464v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00370730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée : Observation of elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déloye, Yves;Bruter, Michael;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of European elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation des élections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00370730v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Déloye, Yves;. </w:t>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Déloye Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, Pagination non précisée, 2005</w:t>
+              <w:t xml:space="preserve">, Economica, pp.485-487, 2005, Etudes Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384787v1</w:t>
+                <w:t xml:space="preserve">halshs-00286760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des élections</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Déloye Yves. </w:t>
+                <w:t xml:space="preserve">Entrées : Cautionnement électoral ; Fraude ; Secret du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Déloye, Yves;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.485-487, 2005, Etudes Politiques</w:t>
+              <w:t xml:space="preserve">, Economica, Pagination non précisée, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00286760v1</w:t>
+                <w:t xml:space="preserve">halshs-00384787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire de la Chambre des députés : d'une somme de savoir-faire à une 'science électorale' (1870-1958)</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C08CB8"/>
+    <w:nsid w:val="6AB92451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>