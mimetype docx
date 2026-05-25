--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2416,186 +2416,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01199005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs politiques et répertoires d'action des Européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une géographie des valeurs familiales en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.52-70, 2014, U, 978-2-200-29155-6</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.14-29, 2014, U, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01018673v1</w:t>
+                <w:t xml:space="preserve">halshs-00995604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie des valeurs familiales en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeurs politiques et répertoires d'action des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.14-29, 2014, U, 978-2-200-29155-6</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.52-70, 2014, U, 978-2-200-29155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995604v1</w:t>
+                <w:t xml:space="preserve">halshs-01018673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption ou système d'échange local ? Des normes en concurrence pour la définition de la légitimité électorale en France sous la IIIe République</w:t>
               </w:r>
@@ -2648,246 +2648,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Homosexualité et homoparentalité, une Europe clivée entre libéralisme et conception traditionnelle de la famille</w:t>
+                <w:t xml:space="preserve">Entrée : Politisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens : valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Colin, pp.40-41, 2013</w:t>
+              <w:t xml:space="preserve">, A. Colin, pp.106-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859528v1</w:t>
+                <w:t xml:space="preserve">halshs-00859527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Politisation</w:t>
+                <w:t xml:space="preserve">Entrée : Religion et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens : valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Colin, pp.106-107, 2013</w:t>
+              <w:t xml:space="preserve">, A. Colin, pp.104-105, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859527v1</w:t>
+                <w:t xml:space="preserve">halshs-00859526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Religion et politique</w:t>
+                <w:t xml:space="preserve">Entrée : Homosexualité et homoparentalité, une Europe clivée entre libéralisme et conception traditionnelle de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre ; Gonthier, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens : valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A. Colin, pp.104-105, 2013</w:t>
+              <w:t xml:space="preserve">, A. Colin, pp.40-41, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859526v1</w:t>
+                <w:t xml:space="preserve">halshs-00859528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Avortement, entre morale de principe et éthique de situation</w:t>
               </w:r>
@@ -3550,186 +3550,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des élections</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Déloye Yves. </w:t>
+                <w:t xml:space="preserve">Entrées : Cautionnement électoral ; Fraude ; Secret du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Déloye, Yves;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.485-487, 2005, Etudes Politiques</w:t>
+              <w:t xml:space="preserve">, Economica, Pagination non précisée, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00286760v1</w:t>
+                <w:t xml:space="preserve">halshs-00384787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées : Cautionnement électoral ; Fraude ; Secret du vote</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Déloye, Yves;. </w:t>
+                <w:t xml:space="preserve">Observation des élections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Déloye Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, Pagination non précisée, 2005</w:t>
+              <w:t xml:space="preserve">, Economica, pp.485-487, 2005, Etudes Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384787v1</w:t>
+                <w:t xml:space="preserve">halshs-00286760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire de la Chambre des députés : d'une somme de savoir-faire à une 'science électorale' (1870-1958)</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB92451"/>
+    <w:nsid w:val="651332D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-dompnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035535571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admi.288.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706142659/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23770-une-jeunesse-differente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>