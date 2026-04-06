--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,4990 +100,4990 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’administré et le citoyen, objets et acteurs de la solidarité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Variations actuelles autour de la solidarité territoriale, dir. Aurore Granero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, IFDJ, coll. « Colloques et Essais », p. 141 et s., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la lutte contre les discours de haine : d’une démarche d’unification des législations à la régulation innovante du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la protection de la liberté d’expression dans l’Union européenne, sous la dir. de Christophe Maubernard, Sébastien Platon et Romain Tinière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le sacré se politise. Comprendre le blasphème au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais », p. 6 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, IFDJ, coll. « Colloques et Essais », p. 141 et s., 2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation, la République et la doctrine du socialisme municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Décentralisation et République dans la pensée juridique et politique de la Troisième République, sous la dir. de Ludovic de Thy et Nathalie Droin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, coll. « Rencontres », p. 71 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et liberté d’expression des élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, IFDJ, coll. « Colloques et Essais », p. 251 et s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur le statut des élus locaux, sous la dir. de Virginie Donier et Florence Crouzatier-Durant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Classique Garnier, coll. « Rencontres », p. 71 et s., 2025</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rap pamphlétaire à l’épreuve de la loi sur la presse du 29 juillet 1881 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Anna Arzoumanov, Mathilde Barraband, Geneviève Bernard Barbeau et Marty Laforest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit et l’art. une mésentente féconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97 et s., Les Presses Universitaires de Montréal, Presses Universitaires de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté d’expression et respect des croyances : la situation française aujourd’hui »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Amable Sablon du Corail et Jacques de Saint Victor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrilège ! l’État, les religions et le sacré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp. 164 et s., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les principaux problèmes de l’antiracisme sous l’ère de la loi Pleven »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Thomas Hochmann et Mathieu Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans de lutte contre le racisme, 1er juillet 1972 – 1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Nanterre, pp.71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 97 et s., Les Presses Universitaires de Montréal, Presses Universitaires de Rennes, 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités territoriales et financières dans la mise en oeuvre des politiques climatiques : illustration à travers l'élaboration et la mise en oeuvre des PCAET au niveau intercommunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Houser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités financières et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-82, 2023, GRALE, 978-2-14-035002-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations et responsabilité des hébergeurs et fournisseurs d’accès : un régime encore inégal et perfectible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Charlotte Dubois et Pauline Le Monier de Gouville,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les infractions sexuelles à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.55, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forces militaires et liberté d’expression sous la Troisième République : la surprotection d’une armée obéissante au nom de la garantie des Institutions républicaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Oscar Fereira et Fabrice Hoarau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Forces armées, gardiennes des Institutions et des libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les discours de haine et la liberté d’expression dans la jurisprudence du Conseil constitutionnel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Baptiste Nicaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.177, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de Nanterre, pp.71, 2023</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions citoyennes locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et climat : Interventions publiques locales et mobilisations citoyennes, sous la dir. de Nicolas Kada, Dalloz, coll. « thèmes et commentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-82, 2023, GRALE, 978-2-14-035002-3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse dans le Traité de droit constitutionnel de Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de droit constitutionnel de Léon Duguit, (dir.) en collaboration avec Delphine Espagno-Abadie et Patrick Charlot, Ed. LGDJ, Institut francophone pour la Justice et la Démocratie, pp. 165 et s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.55, 2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royer-Collard contre Thiers : querelle parlementaire au sujet de l’une des trois lois scélérates de Louis-Philippe Ier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Charlot, Karen Fiorentino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, justices. Études en hommage à Jean-Jacques Clère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD (Editions Universitaires de Dijon), pp.321-335, 2019, Institutions, 978-2-36441-341-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du délai de prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réécriture de la loi sur la presse du 29 juillet 1881 : une nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. « Grands colloques », 2017, p. 167, pp.167, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les lois scélérates et la répression des anarchistes : l’exemple du procès Monot, Quesnel et Gaillard»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, La Troisième République : ordre politique, ordre moral, ordre social ?, sour la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 221 et s., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et pouvoirs du juge d'instruction dans les affaires politico-financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Droin; Elsa Forey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transparence en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne, pp.257-271, 2013, 978-2-37032-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EUD (Editions Universitaires de Dijon), pp.321-335, 2019, Institutions, 978-2-36441-341-2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dépénalisation de l’injure et de la diffamation : quel juge pour les victimes des propos ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, L’accès au juge. Recherche sur l’effectivité d’un droit, sous la dir. de Virginie Donier et Béatrice Lapérou-Scheneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 189 et s, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépénalisation de l'injure et de la diffamation : quel juge pour les victimes des propos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Donier; Béatrice Lapérou-Scheneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès au juge. Recherche sur l'effectivité d'un droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.189-202, 2013, 978-2-8027-3777-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transparence et pouvoirs du juge d’instruction dans les affaires politico-financières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, La transparence en politique, sous la dir. de Nathalie Droin et Elsa Forey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 257 et s., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léo Hamon, parcours d’un gaulliste de gauche après le départ du Général de Gaulle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, L’œuvre de Léo Hamon, thèmes et figures, sous la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, coll. « Thèmes et commentaires», pp. 223 et s., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lucien-Anatole Prévost-Paradol, un &amp;quot;des pères spirituels&amp;quot; des lois constitutionnelles de 1875 ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, Ecrire la constitution, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 271 et s., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’excuse de la contribution à un débat d’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°53, p. 339 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’honneur en droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, p. 41 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Négationnisme déguisé ou apologie implicite : une délicate frontière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1143, pp.1758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, fasc. 610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur les propos misogynes ordinaires dans les facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chronique n°15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagatelles pour un massacre de Louis-Ferdinand Céline à l’épreuve du droit pénal français actuel : une réédition impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Conseil frileux, une décision inégale, une liberté chahutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.1274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision constitutionnelle maudite ou l’impossible réforme du statut du parquet. Tout vient à point à qui sait attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1154, pp.1827 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Avia : une censure attendue mais paradoxalement surprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...496 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01723154v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrévérence et satire versus blasphème et christianophobie. L’issue attendue de l’affaire Golgotha picnic devant le juge de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Polémique autour d’un «blasphème». Regards croisés sur l’affaire Golgotha picnic, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.8762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blogueur et l'IPJ : l'injure tolérée, la liberté d'expression consacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap et débat d'intérêt général : quand le juge mêle utilement rigueur et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la vie privée des politiques à l’épreuve de la liberté d’expression et d’information : un équilibre introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outrage par la parole fait aux femmes : quel bilan, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux de la répression des propos homophobes dans le cadre de la loi sur la presse du 29 juillet 1881 : entre perfectibilité et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 juin 2018 (6), pp. 6 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension des discours de haine par les juridictions françaises : entre travail d'orfèvre et numéro d'équilibriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des politiques : une marge de manœuvre confortable, des bornes étroites...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate résolution du conflit entre le droit à l’image et le droit à l’information : quand la rigueur est de mise ! Note sous Cass. civ. 1ère, 29 mars 2017, n°15-28.813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 697, pp.9 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation, débat d’intérêt général et bonne foi : la Cour de cassation persiste et signe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (278)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage aux femmes et propos sexistes (misogynes) à l’épreuve de la loi sur la presse du 29 juillet 1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (3), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1703.0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière entre l’injure et l’opinion : Y-a-t-il une spécificité propre à la période électorale ? Note sous Cass. crim., 28 février 2017, n°15-86591</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel : Décision n° 2015-718 DC du 13 août 2015, Loi relative à la transition énergétique pour la croissance verte : Décision n°2015-500 QPC du 27 novembre 2015, Société Foot Locker France SAS et n°2015-503 QPC du 4 décembre 2015, M. Gabor R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Revon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (106), pp.473 - 513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.106.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des excès d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le rap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1377)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le glas sonne-t-il pour la « loi Gayssot » ? (à propos de l’arrêt de la Cour de cassation du 6 octobre 2015 n°15-84335)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, chron. n°26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux origines du socialisme municipal : César de Paepe et sa théorie des services publics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp. 167 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et débat d’intérêt général : la bonne foi plie mais ne rompt pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.931 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etat des lieux de la répression du négationnisme en France et en droit comparé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 98, pp. 363 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’avenir des lois mémorielles à la lumière de la décision du Conseil constitutionnel du 28 février 2012 relative à la loi visant à réprimer la contestation de l’existence des génocides reconnus par la loi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°95, pp. 589 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le délit d’offense au président de la République : une occasion manquée. A propos de l’arrêt Eon contre France, Cour EDH, 14 mars 2013 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 594 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit d'offense au Président de la République : une occasion manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exception de vérité des faits diffamatoires de plus de dix ans : chronique d’une disparition annoncée en France (Conseil constitutionnel (fr.), décision n°2011-131 QPC, Mme Térésa C. et autre, 20 mai 2011)»,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp. 201 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures provisoires de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.2089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mesures provisoires de la Cour européenne des droits de l’homme : un nouvel instrument au service du juge de l’urgence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 2089 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Réflexions sur le concept de &amp;quot;garde&amp;quot;, nouveau fondement de la responsabilité sans faute de l’Etat ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, doctr., 455, pp. 835 à 841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la loi constitutionnelle de 1884 : contribution à une histoire de la limitation du pouvoir constituant dérivé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°80, pp. 725 à 747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Delictul de contestare a crimelor împotriva umanităţii : un delicte de opinie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Drept Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 45 à 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et République dans la pensée politique et juridique de la 3ème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Thy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classique Garnier. n°661, 293 p., 2025, collection "Rencontres"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais ». n°230, 282 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-renvoi des QPC. Unité ou diversité des pratiques de la Cour de cassation et du Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fautré-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne, 66, 312p., 2018, Colloques et Essais, 978-2370321640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif aux concours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Donier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, 200 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire Varenne, 379 p., 2013, 978-2-37032-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limitations à la liberté d’expression dans la loi sur la presse du 29 juillet 1881. Disparation, permanence et résurgence du délit d’opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 577 p., 2010, Institut Universitaire Varenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723031v1</w:t>
-              </w:r>
-[...2779 lines deleted...]
-                <w:t xml:space="preserve">hal-01723179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5095,411 +5095,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appréhension des discours de haine par le juge pénal français à travers l’analyse du contentieux propre au délit de provocation à la haine à l’égard d’une personne ou d’un groupe de personnes déterminés à raison de motifs discriminatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap in French legal proceedings : a linguistics and law perspective séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Makouar, Feb 2022, Birmingham, Aston University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les actes de langage/ infractions liés à la liberté et de création : l’exemple du rap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagorgette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">école d'été de linguistique légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe ANR Libex, May 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure et religion : le juge judiciaire, gardien de la liberté d'expression artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La censure au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDED (Centre de Droit Economique et Développement), Oct 2020, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nadia Makouar, Feb 2022, Birmingham, Aston University, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse dans le Traité de droit constitutionnel de Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Traité de Droit Constitutionnel de Léon Duguit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDESPO, Nov 2019, Dijon, France. pp.165 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050290v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03536677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l’opposition dans les Assemblées régionales : insuffisants et perfectibles…</w:t>
               </w:r>
@@ -6234,51 +6234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application du principe de laïcité à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dechâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisa Docaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Donier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6814,51 +6814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>