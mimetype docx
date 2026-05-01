--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,4990 +100,4990 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le sacré se politise. Comprendre le blasphème au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais », p. 6 et s., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la lutte contre les discours de haine : d’une démarche d’unification des législations à la régulation innovante du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la protection de la liberté d’expression dans l’Union européenne, sous la dir. de Christophe Maubernard, Sébastien Platon et Romain Tinière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’administré et le citoyen, objets et acteurs de la solidarité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Variations actuelles autour de la solidarité territoriale, dir. Aurore Granero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, IFDJ, coll. « Colloques et Essais », p. 141 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation, la République et la doctrine du socialisme municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Décentralisation et République dans la pensée juridique et politique de la Troisième République, sous la dir. de Ludovic de Thy et Nathalie Droin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, coll. « Rencontres », p. 71 et s., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté d’expression et respect des croyances : la situation française aujourd’hui »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Amable Sablon du Corail et Jacques de Saint Victor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacrilège ! l’État, les religions et le sacré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp. 164 et s., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et liberté d’expression des élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, IFDJ, coll. « Colloques et Essais », p. 251 et s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur le statut des élus locaux, sous la dir. de Virginie Donier et Florence Crouzatier-Durant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rap pamphlétaire à l’épreuve de la loi sur la presse du 29 juillet 1881 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Anna Arzoumanov, Mathilde Barraband, Geneviève Bernard Barbeau et Marty Laforest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit et l’art. une mésentente féconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97 et s., Les Presses Universitaires de Montréal, Presses Universitaires de Rennes, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les discours de haine et la liberté d’expression dans la jurisprudence du Conseil constitutionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Baptiste Nicaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Discours de haine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.177, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations et responsabilité des hébergeurs et fournisseurs d’accès : un régime encore inégal et perfectible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Charlotte Dubois et Pauline Le Monier de Gouville,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les infractions sexuelles à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.55, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forces militaires et liberté d’expression sous la Troisième République : la surprotection d’une armée obéissante au nom de la garantie des Institutions républicaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Oscar Fereira et Fabrice Hoarau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Forces armées, gardiennes des Institutions et des libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les principaux problèmes de l’antiracisme sous l’ère de la loi Pleven »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Thomas Hochmann et Mathieu Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans de lutte contre le racisme, 1er juillet 1972 – 1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Nanterre, pp.71, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités territoriales et financières dans la mise en oeuvre des politiques climatiques : illustration à travers l'élaboration et la mise en oeuvre des PCAET au niveau intercommunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Houser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités financières et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-82, 2023, GRALE, 978-2-14-035002-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions citoyennes locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et climat : Interventions publiques locales et mobilisations citoyennes, sous la dir. de Nicolas Kada, Dalloz, coll. « thèmes et commentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse dans le Traité de droit constitutionnel de Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de droit constitutionnel de Léon Duguit, (dir.) en collaboration avec Delphine Espagno-Abadie et Patrick Charlot, Ed. LGDJ, Institut francophone pour la Justice et la Démocratie, pp. 165 et s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royer-Collard contre Thiers : querelle parlementaire au sujet de l’une des trois lois scélérates de Louis-Philippe Ier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Charlot, Karen Fiorentino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, justices. Études en hommage à Jean-Jacques Clère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD (Editions Universitaires de Dijon), pp.321-335, 2019, Institutions, 978-2-36441-341-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du délai de prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réécriture de la loi sur la presse du 29 juillet 1881 : une nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. « Grands colloques », 2017, p. 167, pp.167, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les lois scélérates et la répression des anarchistes : l’exemple du procès Monot, Quesnel et Gaillard»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, La Troisième République : ordre politique, ordre moral, ordre social ?, sour la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 221 et s., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transparence et pouvoirs du juge d’instruction dans les affaires politico-financières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, La transparence en politique, sous la dir. de Nathalie Droin et Elsa Forey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 257 et s., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dépénalisation de l’injure et de la diffamation : quel juge pour les victimes des propos ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, L’accès au juge. Recherche sur l’effectivité d’un droit, sous la dir. de Virginie Donier et Béatrice Lapérou-Scheneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 189 et s, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et pouvoirs du juge d'instruction dans les affaires politico-financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Droin; Elsa Forey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transparence en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne, pp.257-271, 2013, 978-2-37032-003-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépénalisation de l'injure et de la diffamation : quel juge pour les victimes des propos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Donier; Béatrice Lapérou-Scheneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès au juge. Recherche sur l'effectivité d'un droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.189-202, 2013, 978-2-8027-3777-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léo Hamon, parcours d’un gaulliste de gauche après le départ du Général de Gaulle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, L’œuvre de Léo Hamon, thèmes et figures, sous la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, coll. « Thèmes et commentaires», pp. 223 et s., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lucien-Anatole Prévost-Paradol, un &amp;quot;des pères spirituels&amp;quot; des lois constitutionnelles de 1875 ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, Ecrire la constitution, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 271 et s., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentralisation et République dans la pensée politique et juridique de la 3ème République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Thy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classique Garnier. n°661, 293 p., 2025, collection "Rencontres"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">Quand le sacré se politise. Comprendre le blasphème au XXIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais ». n°230, 282 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des QPC. Unité ou diversité des pratiques de la Cour de cassation et du Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...951 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fautré-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire Varenne, 66, 312p., 2018, Colloques et Essais, 978-2370321640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit administratif aux concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...484 lines deleted...]
-                <w:t xml:space="preserve">« Lucien-Anatole Prévost-Paradol, un &amp;quot;des pères spirituels&amp;quot; des lois constitutionnelles de 1875 ?»</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Donier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 200 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01723154v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut universitaire Varenne, 379 p., 2013, 978-2-37032-003-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limitations à la liberté d’expression dans la loi sur la presse du 29 juillet 1881. Disparation, permanence et résurgence du délit d’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 577 p., 2010, Institut Universitaire Varenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excuse de la contribution à un débat d’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°53, p. 339 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’honneur en droit de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 194, p. 41 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, fasc. 610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Négationnisme déguisé ou apologie implicite : une délicate frontière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1143, pp.1758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, fasc. 610</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur les propos misogynes ordinaires dans les facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chronique n°15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Libre propos sur les propos misogynes ordinaires dans les facultés de droit</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagatelles pour un massacre de Louis-Ferdinand Céline à l’épreuve du droit pénal français actuel : une réédition impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Conseil frileux, une décision inégale, une liberté chahutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.1274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrévérence et satire versus blasphème et christianophobie. L’issue attendue de l’affaire Golgotha picnic devant le juge de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Polémique autour d’un «blasphème». Regards croisés sur l’affaire Golgotha picnic, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.8762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision constitutionnelle maudite ou l’impossible réforme du statut du parquet. Tout vient à point à qui sait attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1154, pp.1827 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Avia : une censure attendue mais paradoxalement surprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blogueur et l'IPJ : l'injure tolérée, la liberté d'expression consacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap et débat d'intérêt général : quand le juge mêle utilement rigueur et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux de la répression des propos homophobes dans le cadre de la loi sur la presse du 29 juillet 1881 : entre perfectibilité et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 juin 2018 (6), pp. 6 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la vie privée des politiques à l’épreuve de la liberté d’expression et d’information : un équilibre introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outrage par la parole fait aux femmes : quel bilan, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension des discours de haine par les juridictions françaises : entre travail d'orfèvre et numéro d'équilibriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des politiques : une marge de manœuvre confortable, des bornes étroites...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate résolution du conflit entre le droit à l’image et le droit à l’information : quand la rigueur est de mise ! Note sous Cass. civ. 1ère, 29 mars 2017, n°15-28.813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 697, pp.9 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation, débat d’intérêt général et bonne foi : la Cour de cassation persiste et signe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (278)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage aux femmes et propos sexistes (misogynes) à l’épreuve de la loi sur la presse du 29 juillet 1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (3), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1703.0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière entre l’injure et l’opinion : Y-a-t-il une spécificité propre à la période électorale ? Note sous Cass. crim., 28 février 2017, n°15-86591</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des excès d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel : Décision n° 2015-718 DC du 13 août 2015, Loi relative à la transition énergétique pour la croissance verte : Décision n°2015-500 QPC du 27 novembre 2015, Société Foot Locker France SAS et n°2015-503 QPC du 4 décembre 2015, M. Gabor R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Revon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (106), pp.473 - 513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.106.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le rap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1377)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le glas sonne-t-il pour la « loi Gayssot » ? (à propos de l’arrêt de la Cour de cassation du 6 octobre 2015 n°15-84335)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, chronique n°15</w:t>
+              <w:t xml:space="preserve">, 2015, chron. n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux origines du socialisme municipal : César de Paepe et sa théorie des services publics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp. 167 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un Conseil frileux, une décision inégale, une liberté chahutée</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et débat d’intérêt général : la bonne foi plie mais ne rompt pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23, pp.1274</w:t>
+              <w:t xml:space="preserve">, 2015, 16, pp.931 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La révision constitutionnelle maudite ou l’impossible réforme du statut du parquet. Tout vient à point à qui sait attendre ?</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etat des lieux de la répression du négationnisme en France et en droit comparé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 98, pp. 363 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le délit d’offense au président de la République : une occasion manquée. A propos de l’arrêt Eon contre France, Cour EDH, 14 mars 2013 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 594 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’avenir des lois mémorielles à la lumière de la décision du Conseil constitutionnel du 28 février 2012 relative à la loi visant à réprimer la contestation de l’existence des génocides reconnus par la loi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°95, pp. 589 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit d'offense au Président de la République : une occasion manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exception de vérité des faits diffamatoires de plus de dix ans : chronique d’une disparition annoncée en France (Conseil constitutionnel (fr.), décision n°2011-131 QPC, Mme Térésa C. et autre, 20 mai 2011)»,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp. 201 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mesures provisoires de la Cour européenne des droits de l’homme : un nouvel instrument au service du juge de l’urgence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 2089 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures provisoires de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.2089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Réflexions sur le concept de &amp;quot;garde&amp;quot;, nouveau fondement de la responsabilité sans faute de l’Etat ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1154, pp.1827 et s</w:t>
+              <w:t xml:space="preserve">, 2010, doctr., 455, pp. 835 à 841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 09, pp.407</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la loi constitutionnelle de 1884 : contribution à une histoire de la limitation du pouvoir constituant dérivé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°80, pp. 725 à 747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Delictul de contestare a crimelor împotriva umanităţii : un delicte de opinie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Drept Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 45 à 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1997 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723179v1</w:t>
-              </w:r>
-[...480 lines deleted...]
-                <w:t xml:space="preserve">hal-01723031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5095,273 +5095,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les actes de langage/ infractions liés à la liberté et de création : l’exemple du rap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">école d'été de linguistique légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe ANR Libex, May 2022, Savoie-Mont-Blanc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’appréhension des discours de haine par le juge pénal français à travers l’analyse du contentieux propre au délit de provocation à la haine à l’égard d’une personne ou d’un groupe de personnes déterminés à raison de motifs discriminatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rap in French legal proceedings : a linguistics and law perspective séminaire de l’Aston Institute for Forensic Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Aston Institute for Forensic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadia Makouar, Feb 2022, Birmingham, Aston University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896034v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03896000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Censure et religion : le juge judiciaire, gardien de la liberté d'expression artistique</w:t>
               </w:r>
@@ -6194,472 +6194,472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les discours de haine sur Internet﻿ : un arsenal juridique inadapté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blog Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application du principe de laïcité à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Dieter Classen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Laidier</w:t>
+                <w:t xml:space="preserve">hal-02264207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Neutralité religieuse des magistrats et droit de la presse », in L'application du principe de laïcité à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP Mission de Recherche Droit &amp; Justice; dir. Elsa Forey et Yan Laidié. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de non-discrimination : l'analyse des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claus Dieter Classen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dechâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisa Docaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Donier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...100 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01480678v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-02184615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6814,51 +6814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>