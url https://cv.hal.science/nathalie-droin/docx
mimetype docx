--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -100,4990 +100,4990 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la lutte contre les discours de haine : d’une démarche d’unification des législations à la régulation innovante du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la protection de la liberté d’expression dans l’Union européenne, sous la dir. de Christophe Maubernard, Sébastien Platon et Romain Tinière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administré et le citoyen, objets et acteurs de la solidarité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Variations actuelles autour de la solidarité territoriale, dir. Aurore Granero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, IFDJ, coll. « Colloques et Essais », p. 141 et s., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le sacré se politise. Comprendre le blasphème au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais », p. 6 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation, la République et la doctrine du socialisme municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Décentralisation et République dans la pensée juridique et politique de la Troisième République, sous la dir. de Ludovic de Thy et Nathalie Droin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, coll. « Rencontres », p. 71 et s., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, IFDJ, coll. « Colloques et Essais », p. 141 et s., 2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et liberté d’expression des élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, IFDJ, coll. « Colloques et Essais », p. 251 et s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur le statut des élus locaux, sous la dir. de Virginie Donier et Florence Crouzatier-Durant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Classique Garnier, coll. « Rencontres », p. 71 et s., 2025</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rap pamphlétaire à l’épreuve de la loi sur la presse du 29 juillet 1881 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Anna Arzoumanov, Mathilde Barraband, Geneviève Bernard Barbeau et Marty Laforest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit et l’art. une mésentente féconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97 et s., Les Presses Universitaires de Montréal, Presses Universitaires de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté d’expression et respect des croyances : la situation française aujourd’hui »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Amable Sablon du Corail et Jacques de Saint Victor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrilège ! l’État, les religions et le sacré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp. 164 et s., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les principaux problèmes de l’antiracisme sous l’ère de la loi Pleven »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Thomas Hochmann et Mathieu Soula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans de lutte contre le racisme, 1er juillet 1972 – 1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Nanterre, pp.71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 97 et s., Les Presses Universitaires de Montréal, Presses Universitaires de Rennes, 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités territoriales et financières dans la mise en oeuvre des politiques climatiques : illustration à travers l'élaboration et la mise en oeuvre des PCAET au niveau intercommunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Houser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités financières et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-82, 2023, GRALE, 978-2-14-035002-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations et responsabilité des hébergeurs et fournisseurs d’accès : un régime encore inégal et perfectible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Charlotte Dubois et Pauline Le Monier de Gouville,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les infractions sexuelles à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.55, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forces militaires et liberté d’expression sous la Troisième République : la surprotection d’une armée obéissante au nom de la garantie des Institutions républicaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Oscar Fereira et Fabrice Hoarau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Forces armées, gardiennes des Institutions et des libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les discours de haine et la liberté d’expression dans la jurisprudence du Conseil constitutionnel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Baptiste Nicaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.177, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.55, 2023</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions citoyennes locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et climat : Interventions publiques locales et mobilisations citoyennes, sous la dir. de Nicolas Kada, Dalloz, coll. « thèmes et commentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse dans le Traité de droit constitutionnel de Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité de droit constitutionnel de Léon Duguit, (dir.) en collaboration avec Delphine Espagno-Abadie et Patrick Charlot, Ed. LGDJ, Institut francophone pour la Justice et la Démocratie, pp. 165 et s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de Nanterre, pp.71, 2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royer-Collard contre Thiers : querelle parlementaire au sujet de l’une des trois lois scélérates de Louis-Philippe Ier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Charlot, Karen Fiorentino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, justices. Études en hommage à Jean-Jacques Clère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD (Editions Universitaires de Dijon), pp.321-335, 2019, Institutions, 978-2-36441-341-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-82, 2023, GRALE, 978-2-14-035002-3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du délai de prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réécriture de la loi sur la presse du 29 juillet 1881 : une nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. « Grands colloques », 2017, p. 167, pp.167, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les lois scélérates et la répression des anarchistes : l’exemple du procès Monot, Quesnel et Gaillard»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, La Troisième République : ordre politique, ordre moral, ordre social ?, sour la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 221 et s., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et pouvoirs du juge d'instruction dans les affaires politico-financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Droin; Elsa Forey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transparence en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne, pp.257-271, 2013, 978-2-37032-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EUD (Editions Universitaires de Dijon), pp.321-335, 2019, Institutions, 978-2-36441-341-2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dépénalisation de l’injure et de la diffamation : quel juge pour les victimes des propos ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, L’accès au juge. Recherche sur l’effectivité d’un droit, sous la dir. de Virginie Donier et Béatrice Lapérou-Scheneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 189 et s, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépénalisation de l'injure et de la diffamation : quel juge pour les victimes des propos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Donier; Béatrice Lapérou-Scheneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès au juge. Recherche sur l'effectivité d'un droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.189-202, 2013, 978-2-8027-3777-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transparence et pouvoirs du juge d’instruction dans les affaires politico-financières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in, La transparence en politique, sous la dir. de Nathalie Droin et Elsa Forey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Institut Universitaire Varenne, coll. « Colloques et Essais», pp. 257 et s., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léo Hamon, parcours d’un gaulliste de gauche après le départ du Général de Gaulle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, L’œuvre de Léo Hamon, thèmes et figures, sous la dir. de Patrick Charlot, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, coll. « Thèmes et commentaires», pp. 223 et s., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lucien-Anatole Prévost-Paradol, un &amp;quot;des pères spirituels&amp;quot; des lois constitutionnelles de 1875 ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in, Ecrire la constitution, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 271 et s., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’excuse de la contribution à un débat d’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°53, p. 339 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’honneur en droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, p. 41 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Négationnisme déguisé ou apologie implicite : une délicate frontière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1143, pp.1758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du web participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, fasc. 610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur les propos misogynes ordinaires dans les facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chronique n°15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagatelles pour un massacre de Louis-Ferdinand Céline à l’épreuve du droit pénal français actuel : une réédition impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Conseil frileux, une décision inégale, une liberté chahutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.1274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision constitutionnelle maudite ou l’impossible réforme du statut du parquet. Tout vient à point à qui sait attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1154, pp.1827 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Avia : une censure attendue mais paradoxalement surprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de QPC en droit pénal de l'expression et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...496 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01723154v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrévérence et satire versus blasphème et christianophobie. L’issue attendue de l’affaire Golgotha picnic devant le juge de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Polémique autour d’un «blasphème». Regards croisés sur l’affaire Golgotha picnic, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.8762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blogueur et l'IPJ : l'injure tolérée, la liberté d'expression consacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap et débat d'intérêt général : quand le juge mêle utilement rigueur et bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la vie privée des politiques à l’épreuve de la liberté d’expression et d’information : un équilibre introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outrage par la parole fait aux femmes : quel bilan, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux de la répression des propos homophobes dans le cadre de la loi sur la presse du 29 juillet 1881 : entre perfectibilité et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 juin 2018 (6), pp. 6 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension des discours de haine par les juridictions françaises : entre travail d'orfèvre et numéro d'équilibriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des politiques : une marge de manœuvre confortable, des bornes étroites...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate résolution du conflit entre le droit à l’image et le droit à l’information : quand la rigueur est de mise ! Note sous Cass. civ. 1ère, 29 mars 2017, n°15-28.813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 697, pp.9 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation, débat d’intérêt général et bonne foi : la Cour de cassation persiste et signe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (278)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage aux femmes et propos sexistes (misogynes) à l’épreuve de la loi sur la presse du 29 juillet 1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (3), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1703.0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière entre l’injure et l’opinion : Y-a-t-il une spécificité propre à la période électorale ? Note sous Cass. crim., 28 février 2017, n°15-86591</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des excès d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.77 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel : Décision n° 2015-718 DC du 13 août 2015, Loi relative à la transition énergétique pour la croissance verte : Décision n°2015-500 QPC du 27 novembre 2015, Société Foot Locker France SAS et n°2015-503 QPC du 4 décembre 2015, M. Gabor R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Revon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (106), pp.473 - 513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.106.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le rap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1377)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le glas sonne-t-il pour la « loi Gayssot » ? (à propos de l’arrêt de la Cour de cassation du 6 octobre 2015 n°15-84335)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, chron. n°26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux origines du socialisme municipal : César de Paepe et sa théorie des services publics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp. 167 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et débat d’intérêt général : la bonne foi plie mais ne rompt pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.931 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etat des lieux de la répression du négationnisme en France et en droit comparé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 98, pp. 363 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’avenir des lois mémorielles à la lumière de la décision du Conseil constitutionnel du 28 février 2012 relative à la loi visant à réprimer la contestation de l’existence des génocides reconnus par la loi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°95, pp. 589 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le délit d’offense au président de la République : une occasion manquée. A propos de l’arrêt Eon contre France, Cour EDH, 14 mars 2013 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 594 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit d'offense au Président de la République : une occasion manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exception de vérité des faits diffamatoires de plus de dix ans : chronique d’une disparition annoncée en France (Conseil constitutionnel (fr.), décision n°2011-131 QPC, Mme Térésa C. et autre, 20 mai 2011)»,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp. 201 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures provisoires de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.2089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mesures provisoires de la Cour européenne des droits de l’homme : un nouvel instrument au service du juge de l’urgence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 2089 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Réflexions sur le concept de &amp;quot;garde&amp;quot;, nouveau fondement de la responsabilité sans faute de l’Etat ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, doctr., 455, pp. 835 à 841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur la loi constitutionnelle de 1884 : contribution à une histoire de la limitation du pouvoir constituant dérivé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°80, pp. 725 à 747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Delictul de contestare a crimelor împotriva umanităţii : un delicte de opinie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Drept Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 45 à 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et République dans la pensée politique et juridique de la 3ème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Thy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classique Garnier. n°661, 293 p., 2025, collection "Rencontres"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème en procès : de l’arène publique au prétoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Institut francophone pour la Justice et la Démocratie, coll. « Colloques et essais ». n°230, 282 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-renvoi des QPC. Unité ou diversité des pratiques de la Cour de cassation et du Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fautré-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne, 66, 312p., 2018, Colloques et Essais, 978-2370321640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif aux concours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Donier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, 200 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Forey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire Varenne, 379 p., 2013, 978-2-37032-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limitations à la liberté d’expression dans la loi sur la presse du 29 juillet 1881. Disparation, permanence et résurgence du délit d’opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 577 p., 2010, Institut Universitaire Varenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723031v1</w:t>
-              </w:r>
-[...2779 lines deleted...]
-                <w:t xml:space="preserve">hal-01723179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5095,273 +5095,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appréhension des discours de haine par le juge pénal français à travers l’analyse du contentieux propre au délit de provocation à la haine à l’égard d’une personne ou d’un groupe de personnes déterminés à raison de motifs discriminatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rap in French legal proceedings : a linguistics and law perspective séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Aston Institute for Forensic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Makouar, Feb 2022, Birmingham, Aston University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les actes de langage/ infractions liés à la liberté et de création : l’exemple du rap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagorgette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">école d'été de linguistique légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe ANR Libex, May 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896000v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03896034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Censure et religion : le juge judiciaire, gardien de la liberté d'expression artistique</w:t>
               </w:r>
@@ -6194,472 +6194,472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du principe de laïcité à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Dieter Classen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Neutralité religieuse des magistrats et droit de la presse », in L'application du principe de laïcité à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP Mission de Recherche Droit &amp; Justice; dir. Elsa Forey et Yan Laidié. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de non-discrimination : l'analyse des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dechâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisa Docaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Donier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01480678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les discours de haine sur Internet﻿ : un arsenal juridique inadapté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blog Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184615v1</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">halshs-01480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6814,51 +6814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1703.0481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Methivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Revon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.106.0501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Thy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fautr&#233;-Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Donier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03536677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dech&#226;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Docaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>