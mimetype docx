--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC3D07D"/>
+    <w:nsid w:val="9878AF2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>