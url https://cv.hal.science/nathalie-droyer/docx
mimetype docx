--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -746,243 +746,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’une typologie statistique des pratiques pédagogiques déployées au sein des formations alternées</w:t>
+                <w:t xml:space="preserve">L’évaluation des pratiques pédagogiques déployées au sein des formations alternées : quelle(s) différenciation(s) entre les organismes publics et privés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RésAAlt – Apprendre dans, par, en, avec l’alternance, enjeux et perspectives pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'ADMEE "L'évaluation entre normes et différenciations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMÉE, Jan 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04826999v1</w:t>
+                <w:t xml:space="preserve">hal-04441922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des pratiques pédagogiques déployées au sein des formations alternées : quelle(s) différenciation(s) entre les organismes publics et privés ?</w:t>
+                <w:t xml:space="preserve">Essai d’une typologie statistique des pratiques pédagogiques déployées au sein des formations alternées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'ADMEE "L'évaluation entre normes et différenciations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMÉE, Jan 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">RésAAlt – Apprendre dans, par, en, avec l’alternance, enjeux et perspectives pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441922v1</w:t>
+                <w:t xml:space="preserve">halshs-04826999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans la co-conception de module de formation en ligne : une situation potentielle de développement ?</w:t>
               </w:r>
@@ -1290,420 +1290,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de vie étudiante en période de confinement : premiers résultats de l’enquête</w:t>
+                <w:t xml:space="preserve">La professionnalisation dans l'enseignement supérieur à la lumière des stages à l'université. Contribution aux questions de transmission, de travail et d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Droyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIèmes journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du pôle thématique SHS - Comue UBFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Jul 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03019686v1</w:t>
+                <w:t xml:space="preserve">halshs-04132532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation dans l'enseignement supérieur à la lumière des stages à l'université. Contribution aux questions de transmission, de travail et d'éducation</w:t>
+                <w:t xml:space="preserve">Les conditions de vie étudiante en période de confinement : premiers résultats de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du pôle thématique SHS - Comue UBFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, Jul 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXVIèmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04132532v1</w:t>
+                <w:t xml:space="preserve">halshs-03019686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stage en licence : quels enjeux pédagogiques universitaires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnard</w:t>
+                <w:t xml:space="preserve">Concevoir une ressource numérique de formation dans l'enseignement supérieur : quels acteurs pour quelles formes de coopération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIes rencontres internationales du réseau recherche éducation formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS (Unité Mixte de Recherche "Education, formation, travail, savoirs"), Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur. QPES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02187714v1</w:t>
+                <w:t xml:space="preserve">hal-02284272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir une ressource numérique de formation dans l'enseignement supérieur : quels acteurs pour quelles formes de coopération ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+                <w:t xml:space="preserve">Le stage en licence : quels enjeux pédagogiques universitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Droyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur. QPES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">XVIes rencontres internationales du réseau recherche éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS (Unité Mixte de Recherche "Education, formation, travail, savoirs"), Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284272v1</w:t>
+                <w:t xml:space="preserve">halshs-02187714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pertinence dans la co-conception d’un environnement virtuel éducatif forestier (7674)</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9878AF2D"/>
+    <w:nsid w:val="8F45C623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-droyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-3221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059065605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t5i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04619157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04379594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04020928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/s32fws56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04441922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04032302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02008276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03139942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-droyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0576-3221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059065605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t5i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04619157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04379594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04020928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/s32fws56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04441922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04032302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02008276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03139942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>