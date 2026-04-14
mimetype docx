--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DUBOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Travaux de recherche Nathalie Dubost</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being of families with children with disabilities: an exploration of resources in a specialized vacation center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.302-315. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSM-09-2024-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (16), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the inclusive shift in public management - An exploration of conflicts and their challenges in the co-production process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive et handicap : les apports du design social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (55), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la gouvernance colaborative pour améliorer l'accès aux soins : une lecture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'éthique du care aux recherches en management ? L'exemple des salariés aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et consommation : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (2), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118754746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour optimiser l’allocation des ressources ? Une enquête exploratoire au sein d’un réseau administré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.125-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing and ageing in France and Germany: the intergenerational solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing, Care and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HCS-08-2016-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations parlent-elles d'une seule voix face au changement de l'ordre institutionnel ? Apports de l'analyse de discours dans le secteur de la prise en charge des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture professionnelle et démarches qualité dans le secteur médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.394.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations des administrateurs d'associations et rôle attendu du CA : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/n°3 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouveaux savoirs dans une association : le projet associatif comme support à l'externalisation des savoirs tacites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.035.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet associatif comme source d’apprentissage pour les associations : une étude de cas », Revue Sciences de Gestion (devenue Recherches en Sciences de Gestion), n°73, p.39-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Downey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina C. Husemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance collaborative pour répondre aux inégalités de santé sur les territoires : et si l'on parlait des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable consumers: A call for a participatory research (AFM Special session: The role of marketing for a more inclusive society)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote participation of social services users? A competence-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de rôle comme source de compréhension des conflits en gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG - Congrès International de Gouvernance - Association académique Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une association performante ? Apport et influence des représentations sociales dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Alain Zoukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métropole-santé en faisceaux : Convergence d’acteurs et métropolisation dans l’Orléanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers POPSU. , 2024, 9782080442581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole-santé en faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117, 2024, Les cahiers POPSU, 978-2-0804-4258-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et travail indépendant : quels enjeux de la santé au travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Entreprise, sous la direction de Sabrina Le Normand-Caillère et Stéphanie Mauclair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-208, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to retain volunteers? A literature review and a managerial proposal of a volunteer journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Guillaume Plaisance and Anne Goujon Belghit (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-profit governance Twelve Frameworks for Organisations and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public, IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la demande des consommateurs vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien : https://marketingpourunesocieteresponsable.org/index.php/5.3.3_Adapter_la_collecte_de_donn%C3%A9es_aux_personnes_interrog%C3%A9es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public,IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la gouvernance partenariale était une solution aux dérives du New Public Management ? Un retour d’expérience autour de l’application CovidTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts DURABLES de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et gouvernance territoriale de l'accès aux soins :vers un tropisme sur l'échelon communal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management, EMS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives, participation à la table ronde organisée lors de la journée de recherche &amp;quot;Méthodes et pratiques de recherche sur les terrains rendus sensibles par la vulnérabilité des personnes concernées&amp;quot;, IRG, 18 mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des usagers, participation à la table ronde &amp;quot;Gérer les vulnérabilités dans les organisations du secteur sanitaire et social&amp;quot;, Les rendez-vous du MOSS (2ème édition), IAE Nancy School of Management, 17 mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives dans la conception, participation à la table ronde de la journée de recherche &amp;quot;Habiller la singularité : mode inclusive&handicap&amp;quot;, co-organisée par la chaire Tex&Care, le réseau H2I et bien à porter, IAE de Lille, 9 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’un bon « appel à contributions » dans la RFG, vidéo Xerfi Canal/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! Vidéo Xerfi/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de demain des retraités : un enjeu sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thalineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faina Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université François-Rabelais de Tours - UMR CITERES. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et action collective : de la coordination dans le secteur marchand à l’évaluation dans le secteur non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03525365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Tricornot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DUBOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Travaux de recherche Nathalie Dubost</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being of families with children with disabilities: an exploration of resources in a specialized vacation center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.302-315. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSM-09-2024-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (16), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the inclusive shift in public management - An exploration of conflicts and their challenges in the co-production process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive et handicap : les apports du design social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (55), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la gouvernance colaborative pour améliorer l'accès aux soins : une lecture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'éthique du care aux recherches en management ? L'exemple des salariés aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et consommation : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (2), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118754746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour optimiser l’allocation des ressources ? Une enquête exploratoire au sein d’un réseau administré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.125-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing and ageing in France and Germany: the intergenerational solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing, Care and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HCS-08-2016-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations parlent-elles d'une seule voix face au changement de l'ordre institutionnel ? Apports de l'analyse de discours dans le secteur de la prise en charge des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture professionnelle et démarches qualité dans le secteur médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.394.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations des administrateurs d'associations et rôle attendu du CA : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/n°3 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouveaux savoirs dans une association : le projet associatif comme support à l'externalisation des savoirs tacites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.035.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet associatif comme source d’apprentissage pour les associations : une étude de cas », Revue Sciences de Gestion (devenue Recherches en Sciences de Gestion), n°73, p.39-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Downey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina C. Husemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance collaborative pour répondre aux inégalités de santé sur les territoires : et si l'on parlait des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable consumers: A call for a participatory research (AFM Special session: The role of marketing for a more inclusive society)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote participation of social services users? A competence-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de rôle comme source de compréhension des conflits en gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG - Congrès International de Gouvernance - Association académique Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une association performante ? Apport et influence des représentations sociales dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Alain Zoukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métropole-santé en faisceaux : Convergence d’acteurs et métropolisation dans l’Orléanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers POPSU. , 2024, 9782080442581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole-santé en faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117, 2024, Les cahiers POPSU, 978-2-0804-4258-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to retain volunteers? A literature review and a managerial proposal of a volunteer journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Guillaume Plaisance and Anne Goujon Belghit (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-profit governance Twelve Frameworks for Organisations and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et travail indépendant : quels enjeux de la santé au travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Entreprise, sous la direction de Sabrina Le Normand-Caillère et Stéphanie Mauclair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-208, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public, IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public,IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la demande des consommateurs vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien : https://marketingpourunesocieteresponsable.org/index.php/5.3.3_Adapter_la_collecte_de_donn%C3%A9es_aux_personnes_interrog%C3%A9es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la gouvernance partenariale était une solution aux dérives du New Public Management ? Un retour d’expérience autour de l’application CovidTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts DURABLES de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et gouvernance territoriale de l'accès aux soins :vers un tropisme sur l'échelon communal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management, EMS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives, participation à la table ronde organisée lors de la journée de recherche &amp;quot;Méthodes et pratiques de recherche sur les terrains rendus sensibles par la vulnérabilité des personnes concernées&amp;quot;, IRG, 18 mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des usagers, participation à la table ronde &amp;quot;Gérer les vulnérabilités dans les organisations du secteur sanitaire et social&amp;quot;, Les rendez-vous du MOSS (2ème édition), IAE Nancy School of Management, 17 mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives dans la conception, participation à la table ronde de la journée de recherche &amp;quot;Habiller la singularité : mode inclusive&handicap&amp;quot;, co-organisée par la chaire Tex&Care, le réseau H2I et bien à porter, IAE de Lille, 9 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’un bon « appel à contributions » dans la RFG, vidéo Xerfi Canal/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! Vidéo Xerfi/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de demain des retraités : un enjeu sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thalineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faina Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université François-Rabelais de Tours - UMR CITERES. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et action collective : de la coordination dans le secteur marchand à l’évaluation dans le secteur non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03525365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Tricornot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-09-2024-0470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118754746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HCS-08-2016-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.394.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.023.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03525365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-09-2024-0470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118754746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HCS-08-2016-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.394.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.023.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03525365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>