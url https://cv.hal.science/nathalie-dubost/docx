--- v1 (2026-04-14)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DUBOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Travaux de recherche Nathalie Dubost</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being of families with children with disabilities: an exploration of resources in a specialized vacation center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.302-315. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSM-09-2024-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (16), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the inclusive shift in public management - An exploration of conflicts and their challenges in the co-production process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive et handicap : les apports du design social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (55), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la gouvernance colaborative pour améliorer l'accès aux soins : une lecture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'éthique du care aux recherches en management ? L'exemple des salariés aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et consommation : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (2), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118754746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour optimiser l’allocation des ressources ? Une enquête exploratoire au sein d’un réseau administré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.125-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing and ageing in France and Germany: the intergenerational solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing, Care and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HCS-08-2016-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations parlent-elles d'une seule voix face au changement de l'ordre institutionnel ? Apports de l'analyse de discours dans le secteur de la prise en charge des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture professionnelle et démarches qualité dans le secteur médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.394.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations des administrateurs d'associations et rôle attendu du CA : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/n°3 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouveaux savoirs dans une association : le projet associatif comme support à l'externalisation des savoirs tacites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.035.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet associatif comme source d’apprentissage pour les associations : une étude de cas », Revue Sciences de Gestion (devenue Recherches en Sciences de Gestion), n°73, p.39-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Downey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina C. Husemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance collaborative pour répondre aux inégalités de santé sur les territoires : et si l'on parlait des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable consumers: A call for a participatory research (AFM Special session: The role of marketing for a more inclusive society)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote participation of social services users? A competence-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de rôle comme source de compréhension des conflits en gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG - Congrès International de Gouvernance - Association académique Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une association performante ? Apport et influence des représentations sociales dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Alain Zoukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métropole-santé en faisceaux : Convergence d’acteurs et métropolisation dans l’Orléanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers POPSU. , 2024, 9782080442581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole-santé en faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117, 2024, Les cahiers POPSU, 978-2-0804-4258-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to retain volunteers? A literature review and a managerial proposal of a volunteer journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Guillaume Plaisance and Anne Goujon Belghit (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-profit governance Twelve Frameworks for Organisations and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et travail indépendant : quels enjeux de la santé au travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Entreprise, sous la direction de Sabrina Le Normand-Caillère et Stéphanie Mauclair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-208, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public, IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public,IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la demande des consommateurs vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien : https://marketingpourunesocieteresponsable.org/index.php/5.3.3_Adapter_la_collecte_de_donn%C3%A9es_aux_personnes_interrog%C3%A9es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la gouvernance partenariale était une solution aux dérives du New Public Management ? Un retour d’expérience autour de l’application CovidTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts DURABLES de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et gouvernance territoriale de l'accès aux soins :vers un tropisme sur l'échelon communal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management, EMS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives, participation à la table ronde organisée lors de la journée de recherche &amp;quot;Méthodes et pratiques de recherche sur les terrains rendus sensibles par la vulnérabilité des personnes concernées&amp;quot;, IRG, 18 mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des usagers, participation à la table ronde &amp;quot;Gérer les vulnérabilités dans les organisations du secteur sanitaire et social&amp;quot;, Les rendez-vous du MOSS (2ème édition), IAE Nancy School of Management, 17 mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives dans la conception, participation à la table ronde de la journée de recherche &amp;quot;Habiller la singularité : mode inclusive&handicap&amp;quot;, co-organisée par la chaire Tex&Care, le réseau H2I et bien à porter, IAE de Lille, 9 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’un bon « appel à contributions » dans la RFG, vidéo Xerfi Canal/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! Vidéo Xerfi/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de demain des retraités : un enjeu sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thalineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faina Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université François-Rabelais de Tours - UMR CITERES. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et action collective : de la coordination dans le secteur marchand à l’évaluation dans le secteur non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03525365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Tricornot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie DUBOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Travaux de recherche Nathalie Dubost</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being of families with children with disabilities: an exploration of resources in a specialized vacation center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.302-315. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSM-09-2024-0470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Grand Angle » avec Alain Burlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (16), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18675-5.p.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the inclusive shift in public management - An exploration of conflicts and their challenges in the co-production process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive et handicap : les apports du design social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (55), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la gouvernance colaborative pour améliorer l'accès aux soins : une lecture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut apporter l'éthique du care aux recherches en management ? L'exemple des salariés aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et consommation : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (2), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118754746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour optimiser l’allocation des ressources ? Une enquête exploratoire au sein d’un réseau administré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.125-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.043.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing and ageing in France and Germany: the intergenerational solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing, Care and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HCS-08-2016-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations parlent-elles d'une seule voix face au changement de l'ordre institutionnel ? Apports de l'analyse de discours dans le secteur de la prise en charge des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.103.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture professionnelle et démarches qualité dans le secteur médico-social français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.394.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations des administrateurs d'associations et rôle attendu du CA : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2/n°3 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet associatif comme source d’apprentissage pour les associations : une étude de cas », Revue Sciences de Gestion (devenue Recherches en Sciences de Gestion), n°73, p.39-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouveaux savoirs dans une association : le projet associatif comme support à l'externalisation des savoirs tacites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.035.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Consumer Research Contribute to Ableism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Downey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina C. Husemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation inclusive : le rôle du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’innovation inclusive : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APF France Handicap, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance collaborative pour répondre aux inégalités de santé sur les territoires : et si l'on parlait des ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable consumers: A call for a participatory research (AFM Special session: The role of marketing for a more inclusive society)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote participation of social services users? A competence-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de rôle comme source de compréhension des conflits en gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG - Congrès International de Gouvernance - Association académique Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une association performante ? Apport et influence des représentations sociales dans le secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Alain Zoukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métropole-santé en faisceaux : Convergence d’acteurs et métropolisation dans l’Orléanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers POPSU. , 2024, 9782080442581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole-santé en faisceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Eddazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117, 2024, Les cahiers POPSU, 978-2-0804-4258-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et travail indépendant : quels enjeux de la santé au travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Entreprise, sous la direction de Sabrina Le Normand-Caillère et Stéphanie Mauclair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-208, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to retain volunteers? A literature review and a managerial proposal of a volunteer journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Guillaume Plaisance and Anne Goujon Belghit (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-profit governance Twelve Frameworks for Organisations and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du personnel en contact dans l’inclusion des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêvolution du commerce dans une société en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.124-137, 2022, 9782376876823. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.colli.2022.01.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public, IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les savoirs entre personnes en situation de handicap et vendeurs pour favoriser l’inclusion : enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Rêvolution du commerce dans une société en transition (sous la direction d'Isabelle Collin Lachaud), EMS éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la demande des consommateurs vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien : https://marketingpourunesocieteresponsable.org/index.php/5.3.3_Adapter_la_collecte_de_donn%C3%A9es_aux_personnes_interrog%C3%A9es)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBAT : Faut-il développer des offres destinées spécifiquement aux personnes en situation de handicap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage wiki AFM Marketing pour une société responsable (lien :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Encyclopédie du Management Public,IGPDE, sous la direction de Manel Benzerafa Alilat, Danièle Lamarque et Gérald Orange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la gouvernance partenariale était une solution aux dérives du New Public Management ? Un retour d’expérience autour de l’application CovidTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts DURABLES de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et gouvernance territoriale de l'accès aux soins :vers un tropisme sur l'échelon communal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management, EMS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs en situation de handicap : les défis du marketing inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.n9anu4gff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives, participation à la table ronde organisée lors de la journée de recherche &amp;quot;Méthodes et pratiques de recherche sur les terrains rendus sensibles par la vulnérabilité des personnes concernées&amp;quot;, IRG, 18 mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des usagers, participation à la table ronde &amp;quot;Gérer les vulnérabilités dans les organisations du secteur sanitaire et social&amp;quot;, Les rendez-vous du MOSS (2ème édition), IAE Nancy School of Management, 17 mars 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives dans la conception, participation à la table ronde de la journée de recherche &amp;quot;Habiller la singularité : mode inclusive&handicap&amp;quot;, co-organisée par la chaire Tex&Care, le réseau H2I et bien à porter, IAE de Lille, 9 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d’un bon « appel à contributions » dans la RFG, vidéo Xerfi Canal/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! Vidéo Xerfi/IQSOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de demain des retraités : un enjeu sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thalineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faina Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université François-Rabelais de Tours - UMR CITERES. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et action collective : de la coordination dans le secteur marchand à l’évaluation dans le secteur non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03525365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut sauver les concours d'agrégation du supérieur ! [JP. Denis et N.Dubost]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Tricornot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-09-2024-0470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118754746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HCS-08-2016-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.394.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.023.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03525365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-09-2024-0470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18675-5.p.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118754746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.043.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HCS-08-2016-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.394.0185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.023.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01714087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina C. Husemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.colli.2022.01.0123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9anu4gff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03525365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Tricornot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>