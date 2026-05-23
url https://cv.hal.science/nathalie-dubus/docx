--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,82 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nathalie Dubus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en géographie, Université Grenoble AlpesUMR 7300 ESPACE</w:t>
+        <w:t xml:space="preserve">Maître de conférences en géographie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de Conférences</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Université Grenoble Alpes (UGA), Institut d’Urbanisme et de Géographie Alpine (IUGA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rattachée à l’UMR 7300 ESPACE (Études des Structures, des Processus d’Adaptation et des Changements de l’Espace)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités scientifiques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2024 : Co-responsable de l’axe de recherche &amp;quot;Espace, Médiation Scientifique, Science et Société&amp;quot; de l'UMR 7300 ESPACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018-2023 : Co-responsable de l’action &amp;quot;Transfert de connaissances territoriales complexes : de la production à l’utilisation&amp;quot; de l'UMR 7300 ESPACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2008-2017 : Co-responsable de l’axe intersite &amp;quot;Analyse spatiale et géogouvernance : L’utilité sociale de l’analyse spatiale&amp;quot; de l'UMR 7300 ESPACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités de formation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2015 :	Co-responsable de la mention de Master Géographie, Aménagement, Environnement et Développement pour l’Université Grenoble Alpes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2004 : 	Responsable du parcours de M2 Recherche en réseau GEOSPHERES (anciennement STDDAD puis STADE) pour l'UGA (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réseau actuel avec : Université Grenoble Alpes, Université Savoie Mont-Blanc, Ecole Nationale des Mines de Saint Etienne, Ecole Nationale des Mines d’Alès</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplôme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Doctorat de géographie, 1994, Titre de la thèse : &amp;quot;Développement d'un système expert dans le processus de planification des ressources en eau au Burkina Faso&amp;quot;, IGA, LAMA, Université de Grenoble 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mots clés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : géogouvernance, transfert de connaissances, interfaces environnement-société, gestion de l'environnement (eau, changement climatique), médiation scientifique, systèmes à base de connaissances, France, Afrique sub-saharienne.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -98,4404 +295,4380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 OUIGEF -Outils innovants pour une gestion concertée des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.319-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Robiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Maria Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Masson Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Masson Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2/11 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Maria Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of summer thermal extremes in urban areas. Example of the summer of 2022 in the heart of the Grenoble urban area (France).</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les statistiques en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin / Humensis. 2019, Collection "Major"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rome</w:t>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-04190364v1</w:t>
+                <w:t xml:space="preserve">hal-03372297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET OBJECTIFS DU PROJET CASSANDRE (CANICULES, SANTÉ ET DENSITÉ DE RESEAUX MÉTÉOROLOGIQUES SUR LE TERRITOIRE GRENOBLOIS)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géogouvernance. Utilité sociale de l'analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Masson Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masson-Vincent M, Dubus N (eds) et Bley D. collab. QUAE, 224 p., 2013, 978-2-7592-1902-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Fouvet</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763758v1</w:t>
+                <w:t xml:space="preserve">hal-01986610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADHY-Buëch : Vers la construction de scénarios des futurs possibles de la gestion de l’eau dans le bassin du Buëch : approche méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sécheresse au Sahel : vers une gestion concertée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03505206v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publishing Ltd - Lavoisier, 2011, Collection Territoires : analyse, modélisation et simulation (dir. Dumolard Pierre)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les statistiques en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...61 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432065v1</w:t>
+                <w:t xml:space="preserve">Laure L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Belin, pp.240, 2003, collection "Atouts Géographie"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HydroPop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestion de l'environnement et systèmes experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masson, 181 p., 1995, Collection Géographie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
-[...2043 lines deleted...]
-                <w:t xml:space="preserve">halshs-00470199v1</w:t>
+                <w:t xml:space="preserve">hal-00614218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statistiques en géographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of summer thermal extremes in urban areas. Example of the summer of 2022 in the heart of the Grenoble urban area (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03372297v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Roumanie, Jul 2023, Bucarest, Roumanie. pp.233-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géogouvernance. Utilité sociale de l'analyse spatiale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">hal-01986610v1</w:t>
+                <w:t xml:space="preserve">ENJEUX ET OBJECTIFS DU PROJET CASSANDRE (CANICULES, SANTÉ ET DENSITÉ DE RESEAUX MÉTÉOROLOGIQUES SUR LE TERRITOIRE GRENOBLOIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Fouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème colloque annuel de l’Association Internationale de Climatologie -AIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécheresse au Sahel : vers une gestion concertée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RADHY-Buëch : Vers la construction de scénarios des futurs possibles de la gestion de l’eau dans le bassin du Buëch : approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01223318v1</w:t>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Robiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique ZABR – Observation sociale des territoires fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statistiques en géographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-00470061v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'environnement et systèmes experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler modèles hydrologiques distribués et modèles multi-agents – L’expérience du Buech (ZA Bassin du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque des zones ateliers, ZABR-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet HydroPop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser et co-construire pour une meilleure gestion de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Smart Water 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Verbier, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03319420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils innovants pour une gestion concertée des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium PSDR4, Transitions pour le développement des territoires, Connaissances et pratiques innovantes pour des modèles agricoles, alimentaires et forestiers résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet OUI-GEF (Outils innovants pour une gestion concertée des forêts : de la superposition des usages au projet territorial) : Le géocatalogue OUI-GEF et son utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet OUI-GEF - PSDR4 2015-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la co-construction d’outils d’aide au partage de connaissances – Un exemple en gestion forestière : le projet OUI-GEF 2015-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception d'un clavier numérique conçu par des enseignants en mathématiques et des ergothérapeutes, peut-elle favoriser son adoption par des élèves en situation de handicap : le cas de HandiMathKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Colloque scientifique International Ludovia : Innovation(s) / institution(s) du numérique (LUDOVIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géographie sans géographe ? Quels rôles et places des citoyens dans la connaissance territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiateurs médico-éducatifs au centre de la conception : l'interface HMK pour les collégiens et lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Géogouvernance », un dispositif adapté pour permettre la participation de tous dans un territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque du réseau OPDE Des outils pour décider ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HandiMathKey: Mathematical Keyboard for disabled person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th biennial International Conference on Computers Helping People with Special Needs (ICCHP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Linz, Austria. pp.487-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géogouvernance : l’espace comme médiateur et l'analyse spatiale comme vecteur de communication entre chercheurs et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International du GIS Démocratie et Participation « Chercheur.es et acteur.es de la participation : Liaisons dangereuses et relations fructueuses»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Change impacts in the Drôme department (southeastern France): the GICC-DECLIC Project (2010-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geoscience Union Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Maryse Guigo</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pochelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variabilité pluri-décennale du climat de la Drôme : Présentation du projet GICC 2-ECCLAIRA-DECLIC (2010-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.523-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00614218v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUER LES IMPACTS DU CHANGEMENT CLIMATIQUE SUR LE FONCTIONNEMENT D'UNE AIRE URBAINE LITTORALE : OUTILS D'AIDE A LA REFLEXION ET D'AIDE A LA DECISION EXISTANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Urban Research Symposium Cities and Climate Change: Responding to an Urgent Agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements climatiques sur les sociétés sahéliennes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-03372885v1</w:t>
+                <w:t xml:space="preserve">medihal-02104793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4513,90 +4686,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Robiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4608,347 +4781,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05454987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la co‐construction d’un outil de partage des connaissances sur la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sécheresse : prendre la question à la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp 42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505293v1</w:t>
+                <w:t xml:space="preserve">hal-03384322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de suivi du géocatalogue : Prototype du livret de scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Vers la co‐construction d’un outil de partage des connaissances sur la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505298v1</w:t>
+                <w:t xml:space="preserve">hal-03505293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse : prendre la question à la source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Système de suivi du géocatalogue : Prototype du livret de scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019, pp 42-51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384322v1</w:t>
+                <w:t xml:space="preserve">hal-03505298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons… cartes sur table !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp 35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,51 +5139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’égout et des couleurs, pourquoi être sceptique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp 27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5060,90 +5233,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Caglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhui Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,77 +5347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat urbain et impact sanitaire de la chaleur à Échirolles et Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joseph Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,77 +5482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5418,103 +5591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5628,51 +5801,656 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="BC78934C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="C0CEFCFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="088C22A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="24FF813A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5709,51 +6487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>