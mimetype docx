--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -441,274 +441,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02124282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards equity in organised cancer screening: the case of cervical cancer screening in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Participation to organized screening programs: Individual and collective stakes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duchange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Darquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pii: S0007-4551 (18), pp.30137-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12905-018-0683-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01937826v1</w:t>
+                <w:t xml:space="preserve">inserm-01983530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Participation to organized screening programs: Individual and collective stakes]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards equity in organised cancer screening: the case of cervical cancer screening in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Darquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">Stéphanie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pii: S0007-4551 (18), pp.30137-1. </w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12905-018-0683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01983530v1</w:t>
+                <w:t xml:space="preserve">inserm-01937826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital pill, between beneficence and vigilance: ethical stakes</w:t>
               </w:r>
@@ -892,475 +892,487 @@
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (9), pp.1064-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dld.2017.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partnering with patients in translational oncology research: ethical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Mamzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Darquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marvanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12967-017-1177-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient/family views on data sharing in rare diseases: study in the European LeukoTreat project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Darquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane d'Audiffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (3), pp.338-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2015.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical management in the constitution of a European database for leukodystrophies rare diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Darquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane d'Audiffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.597-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpn.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00995366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s participation in breast cancer screening in France – an ethical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1369,2978 +1381,2978 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Darquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Papin-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6939-15-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01084088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe adult burn survivors. What information about skin allografts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Banking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (3), pp.505-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10561-012-9350-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00766733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Multidisciplinary meetings in oncology do not impact the physician-patient relationship].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pélicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (3 Pt 1), pp.e87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00644590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information that Should be Given to HIV Cohort Participants During Ongoing Research: The Viewpoints of Patient Representatives and Research Professionals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Franrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bruyand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Empirical Research on Human Research Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.76-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/jer.2011.6.4.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00658527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient peut-il et doit-il participer à la gestion des risques en radiothérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pernet Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (3), pp.176-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues related to computerised family medical histories in sickle cell disease: Inforare.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Galactéros</w:t>
+                <w:t xml:space="preserve">[Fetuses born lifeless: new representations and new rights.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quantin</w:t>
+                <w:t xml:space="preserve">Michèle Goussot-Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (8-9), pp.772-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00612293v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00516626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fetuses born lifeless: new representations and new rights.]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+                <w:t xml:space="preserve">Ethical issues related to computerised family medical histories in sickle cell disease: Inforare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Franrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Goussot-Souchet</w:t>
+                <w:t xml:space="preserve">Fréderic Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plu</w:t>
+                <w:t xml:space="preserve">Catherine Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leclercq</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (10), pp.604-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jme.2009.034066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00516626v1</w:t>
+                <w:t xml:space="preserve">inserm-00612293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Decision process in oncology: the importance of multidisciplinary meeting]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pélicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (2), pp.255-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2009.0957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00424416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Open access :an opportunity for biomedical research].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pinhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (8-9), pp.771-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20082489771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00322304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important is consent in maternal serum screening for Down syndrome in France? Information and consent evaluation in maternal serum screening for Down syndrome: a French study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prenat Diagn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (3), pp.197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pd.1656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00126553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of biobank constitution and use: multicentre analysis in France and propositions for formalising the activities of research ethics committees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama I. Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (2), pp.159-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmg.2004.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00255903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management in transfusion after the HIV blood contamination crisis in France: the impact of the precautionary principle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfus Med Rev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.273-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tmrv.2005.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision making concerning life-sustaining treatment in paediatric nephrology: professionals' experiences and values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Montuclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (12), pp.2746-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfi160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00082406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication of pharmacogenetic research results to HIV-infected treated patients: standpoints of professionals and patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama I Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (9), pp.1055-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00000049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving protection for research subjects in France: analysis of regional ethics committees.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Decisions concerning potentially life-sustaining treatments in paediatric nephrology: a multicentre study in French-speaking countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Montuclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regul Toxicol Pharmacol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40, pp.312-8. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.1252-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfh100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00080294v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00090562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personne de confiance : principes généraux et implications dans la pratique médicale au quotidien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+                <w:t xml:space="preserve">[Informing the transfused patient of the possible transmission of variant Creutzfeldt-Jakob disease by blood transfusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Boixière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duchange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Graser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33 (20), pp.1465-8</w:t>
+              <w:t xml:space="preserve">, 2004, 33 (21), pp.1533-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137696v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00120602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Informing the transfused patient of the possible transmission of variant Creutzfeldt-Jakob disease by blood transfusion]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">[The precautionary principle applied to blood transfusion. What is its impact on practices and risk management?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.123-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00120602v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The precautionary principle applied to blood transfusion. What is its impact on practices and risk management?]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hergon</w:t>
+                <w:t xml:space="preserve">Improving protection for research subjects in France: analysis of regional ethics committees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Hervé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regul Toxicol Pharmacol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.312-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2004.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00122479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00080294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the involvement of research ethics committees in the constitution and use of biobanks in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La personne de confiance : principes généraux et implications dans la pratique médicale au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Graser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenetics -London-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (3), pp.195-8</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (20), pp.1465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143041v1</w:t>
+                <w:t xml:space="preserve">inserm-00137696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decisions concerning potentially life-sustaining treatments in paediatric nephrology: a multicentre study in French-speaking countries.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the involvement of research ethics committees in the constitution and use of biobanks in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Montuclard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama I. Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacogenetics -London-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.195-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfh100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00090562v1</w:t>
+                <w:t xml:space="preserve">inserm-00143041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Communication of the results to those participating in biomedical research. New obligations and interrogations in France]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.917-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00078460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation éthique des lois de bioéthique à partir de deux exemples : les banques d'ADN et le devenir des embryons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de médecine légale Droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (6), pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00122696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical reflections on pharmacogenetics and DNA banking in a cohort of HIV-infected patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacogenetics -London-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (9), pp.667-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00000002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4408,51 +4420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F43459"/>
+    <w:nsid w:val="27102B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4639,51 +4651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-duchange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-6023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161593925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01657936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jullian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-018-0683-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01983530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.04.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.05.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marvanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rambaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-017-1177-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane d'Audiffret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Callies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2014.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6939-15-64" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-012-9350-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P&#233;licier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.07.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Franrenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jer.2011.6.4.76" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet Pernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.09.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2009.034066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-QQR5SKXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dorval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0957" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322304v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinhas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082489771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kohler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.1656" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I. Sharara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2004.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hergon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2005.04.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00082406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fauriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montuclard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi160" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I Sharara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.08.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPFC09JB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Graser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00120602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boixi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2004.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090562v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfh100" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00078460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-duchange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-6023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161593925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01657936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jullian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01983530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.04.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-018-0683-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.05.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF6THCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marvanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rambaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-017-1177-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane d'Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagnat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Callies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2014.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6939-15-64" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gaucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-012-9350-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P&#233;licier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.07.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Franrenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jer.2011.6.4.76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2009.034066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-QQR5SKXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dorval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322304v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082489771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kohler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.1656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I. Sharara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2004.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hergon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2005.04.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00082406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fauriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montuclard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moutard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I Sharara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfh100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00120602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boixi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2004.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPFC09JB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Graser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00078460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>