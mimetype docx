--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -3574,298 +3574,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving protection for research subjects in France: analysis of regional ethics committees.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fauriel</w:t>
+                <w:t xml:space="preserve">La personne de confiance : principes généraux et implications dans la pratique médicale au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène François</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Graser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regul Toxicol Pharmacol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (20), pp.1465-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00080294v1</w:t>
+                <w:t xml:space="preserve">inserm-00137696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personne de confiance : principes généraux et implications dans la pratique médicale au quotidien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+                <w:t xml:space="preserve">Improving protection for research subjects in France: analysis of regional ethics committees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fauriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duchange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Graser</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regul Toxicol Pharmacol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.312-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2004.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00137696v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00080294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the involvement of research ethics committees in the constitution and use of biobanks in France.</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duchange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27102B45"/>
+    <w:nsid w:val="D02EE6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4651,51 +4651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-duchange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-6023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161593925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01657936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jullian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01983530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.04.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-018-0683-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.05.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF6THCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marvanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rambaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-017-1177-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane d'Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagnat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Callies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2014.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6939-15-64" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gaucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-012-9350-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P&#233;licier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.07.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Franrenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jer.2011.6.4.76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2009.034066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-QQR5SKXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dorval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322304v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082489771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kohler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.1656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I. Sharara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2004.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hergon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2005.04.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00082406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fauriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montuclard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moutard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I Sharara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfh100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00120602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boixi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2004.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.08.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPFC09JB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Graser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00078460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-duchange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7898-6023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161593925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01657936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jullian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Darquy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01983530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.04.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01937826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-018-0683-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.05.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF6THCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marvanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rambaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-017-1177-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01179381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane d'Audiffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagnat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Callies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2014.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6939-15-64" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gaucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-012-9350-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Orgerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P&#233;licier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemari&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.07.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Franrenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jer.2011.6.4.76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet Pernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2009.034066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-QQR5SKXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dorval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322304v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinhas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082489771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kohler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.1656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I. Sharara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2004.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hergon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2005.04.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00082406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fauriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montuclard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moutard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama I Sharara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfh100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00120602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boixi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2004.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Graser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2004.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPFC09JB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00078460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>