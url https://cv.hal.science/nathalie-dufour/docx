--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -993,109 +993,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
+                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469995v1</w:t>
+                <w:t xml:space="preserve">hal-05477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
               </w:r>
@@ -1170,122 +1183,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
+                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477817v1</w:t>
+                <w:t xml:space="preserve">hal-05469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
               </w:r>
@@ -1883,424 +1883,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154242v1</w:t>
+                <w:t xml:space="preserve">hal-03719805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+                <w:t xml:space="preserve">Analytical study of post-closure behavior of a deep spherical cavity in a dilatant viscoplastic rock mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwai Kwan Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719805v1</w:t>
+                <w:t xml:space="preserve">hal-03719796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of post-closure behavior of a deep spherical cavity in a dilatant viscoplastic rock mass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
+                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719796v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of irreversible dilative creep behaviour of underground cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwai Kwan Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,141 +3688,141 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR Asiriplus_SDS - journée de clôture - 17/12/2024 - 1 Experimentations Labo&amp;Centrifugeuse</w:t>
+                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+                <w:t xml:space="preserve">Yuxiang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Nohra</w:t>
+                <w:t xml:space="preserve">Matthieu Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426490v1</w:t>
+                <w:t xml:space="preserve">hal-05520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
               </w:r>
@@ -3877,141 +3877,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
+                <w:t xml:space="preserve">ANR Asiriplus_SDS - journée de clôture - 17/12/2024 - 1 Experimentations Labo&amp;Centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Shen</w:t>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jacquet</w:t>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520272v1</w:t>
+                <w:t xml:space="preserve">hal-05426490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>