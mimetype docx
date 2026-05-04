--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -993,394 +993,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
+                <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477817v1</w:t>
+                <w:t xml:space="preserve">hal-05477620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
+                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477622v1</w:t>
+                <w:t xml:space="preserve">hal-05469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
+                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469995v1</w:t>
+                <w:t xml:space="preserve">hal-05477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
+                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477620v1</w:t>
+                <w:t xml:space="preserve">hal-05477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of curing under stress on the geotechnical behavior of a treated silty soil</w:t>
               </w:r>
@@ -1883,424 +1883,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719805v1</w:t>
+                <w:t xml:space="preserve">hal-05154242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of post-closure behavior of a deep spherical cavity in a dilatant viscoplastic rock mass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
+                <w:t xml:space="preserve">Comportement dynamique et cyclique des limons traités à la chaux et au liant hydraulique : approche expérimentale et modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719796v1</w:t>
+                <w:t xml:space="preserve">hal-03719805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a homogenization model of the mechanical properties of a silt treated with lime and binder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+                <w:t xml:space="preserve">Analytical study of post-closure behavior of a deep spherical cavity in a dilatant viscoplastic rock mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwai Kwan Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154242v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of irreversible dilative creep behaviour of underground cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwai Kwan Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,330 +3688,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
+                <w:t xml:space="preserve">ANR Asiriplus_SDS - journée de clôture - 17/12/2024 - 1 Experimentations Labo&amp;Centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Shen</w:t>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jacquet</w:t>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520272v1</w:t>
+                <w:t xml:space="preserve">hal-05426490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
+                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426459v1</w:t>
+                <w:t xml:space="preserve">hal-05520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR Asiriplus_SDS - journée de clôture - 17/12/2024 - 1 Experimentations Labo&amp;Centrifugeuse</w:t>
+                <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Nohra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05426490v1</w:t>
+                <w:t xml:space="preserve">hal-05426459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>