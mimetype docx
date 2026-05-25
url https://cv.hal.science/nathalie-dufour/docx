--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -993,718 +993,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
+                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477620v1</w:t>
+                <w:t xml:space="preserve">hal-05469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Fatigue Failure in Treated Soils Using Gradient Boosting Classification</w:t>
+                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on the Future of Machine Learning in Geotechnics (3FOMLIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Florence (It), Italy</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469995v1</w:t>
+                <w:t xml:space="preserve">hal-05477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF SHEAR MODULUS REDUCTION AND DAMPING CURVES FOR CLAYEY SOILS USING MACHINE LEARNING</w:t>
+                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477622v1</w:t>
+                <w:t xml:space="preserve">hal-05477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dynamic soil parameters : application to the shear modulus reduction curve</w:t>
+                <w:t xml:space="preserve">EXPLORING DATABASE QUALITY THROUGH SHAPLEY VALUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Symposiumon Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477817v1</w:t>
+                <w:t xml:space="preserve">hal-05477620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of curing under stress on the geotechnical behavior of a treated silty soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pigeot</w:t>
+                <w:t xml:space="preserve">Comportement des limons traités à la chaux et au liant hydraulique immergés pendant leur cure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Calissano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Batilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII ECSMGE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-490⟩</w:t>
+              <w:t xml:space="preserve">Digues 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aix - en - Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10625658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706115v1</w:t>
+                <w:t xml:space="preserve">hal-04933555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des limons traités à la chaux et au liant hydraulique immergés pendant leur cure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Berche</w:t>
+                <w:t xml:space="preserve">Influence of curing under stress on the geotechnical behavior of a treated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Calissano</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Batilliot</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aix - en - Provence, France. </w:t>
+              <w:t xml:space="preserve">XVIII ECSMGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisboa, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10625658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933555v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant column round-robin testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Calissano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Batilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rogoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Geomechanics and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Western Sydney University, Nov 2022, Sydney, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dermenonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,64 +2381,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,216 +3802,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
+                <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520272v1</w:t>
+                <w:t xml:space="preserve">hal-05426459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
+                <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426459v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5030061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pigeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dermenonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.41.1.21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pardoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Calissano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Batilliot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10625658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rogoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rallu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aslan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwai Kwan Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Payeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Leo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Jian Leo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LKOCQ0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01850060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>