--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
+                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Elodie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475927v1</w:t>
+                <w:t xml:space="preserve">hal-03776323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie André</w:t>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776323v1</w:t>
+                <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pietraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,286 +1168,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
+                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006555v1</w:t>
+                <w:t xml:space="preserve">hal-00006562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
+                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006562v1</w:t>
+                <w:t xml:space="preserve">hal-00006555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of cesium from an alkaline leaching solution of spent catalysts using an ion-exchange column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,64 +1498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new polyurethane. Based material of ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,90 +1651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
@@ -1763,51 +1763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming of cesium contained in catalysts used in sulfuric acid production and elimination of arsenic and vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,77 +1979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des métaux contenus dans les catalyseurs usés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,51 +2119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,77 +2249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesium-selective imprinted phenolic resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,77 +2361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new ionoselective materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO 2017021660 A1 - METHOD AND DEVICE FOR QUANTIFYING THE TOTAL SILICON CONTENT DUE TO VOLATILE SILICON-CONTAINING ORGANIC COMPOUNDS PRESENT IN A GAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006129007. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'effluents gazeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3202,51 +3202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>