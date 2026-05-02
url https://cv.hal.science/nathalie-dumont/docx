--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie André</w:t>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776323v1</w:t>
+                <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
+                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Elodie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475927v1</w:t>
+                <w:t xml:space="preserve">hal-03776323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pietraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,121 +983,121 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307875v1</w:t>
+                <w:t xml:space="preserve">hal-05322044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1117,337 +1117,337 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322044v1</w:t>
+                <w:t xml:space="preserve">hal-01307875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
+                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006562v1</w:t>
+                <w:t xml:space="preserve">hal-00006555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
+                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006555v1</w:t>
+                <w:t xml:space="preserve">hal-00006562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of cesium from an alkaline leaching solution of spent catalysts using an ion-exchange column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,64 +1498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new polyurethane. Based material of ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,90 +1651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
@@ -1763,51 +1763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming of cesium contained in catalysts used in sulfuric acid production and elimination of arsenic and vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,77 +1979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des métaux contenus dans les catalyseurs usés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,51 +2119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,77 +2249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesium-selective imprinted phenolic resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,77 +2361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new ionoselective materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO 2017021660 A1 - METHOD AND DEVICE FOR QUANTIFYING THE TOTAL SILICON CONTENT DUE TO VOLATILE SILICON-CONTAINING ORGANIC COMPOUNDS PRESENT IN A GAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006129007. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'effluents gazeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3202,51 +3202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>