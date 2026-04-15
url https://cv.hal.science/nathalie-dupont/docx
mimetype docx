--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF-Hors Classe, HDR en histoire et culture des Etats-UnisDiplômée de l'université de Caen-Normandie et de Paris8/Vincennes-Saint Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche: le cinéma américain contemporain, ses aspects économiques, ses liens avec la religion et ce qu’il reflète de la société américaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de CinEcoSA (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinecosa.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: The Case of Walden Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, London, 2015 (avant propos de Terry Lindvall, professor, C.S. Lewis Chair in Communication and Christian Thought, Virginia Welseyan College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrages:“Hollywood and the American Christian Groups: a Business Partnership” dans Religion, Secularity and Cultural Agency sous la direction de Anton Kirchhofer et Richard Stinshoff dans la collection Anglistik und Englischunterricht, volume 74, publié par Universitätsverlag Winter Heidelberg, janvier 2010, pp.173-193.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction et co-direction d’ouvrages:• Co-direction avec Laetitia Garcia (MCF en sciences de gestion, université de Lille) de l’ouvrage collectif </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, Arts et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Peter Lang, 2024.• direction du dossier thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fim & TV-Induced Tourism: Some Contemporary Aspects & Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue InMedia, 9.1, 2021, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/2795</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• Codirection avec Joël Augros du dossier thématique Cinema and Marketing de la revue InMedia, 3, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés (avec comité de lecture):• “A Little house on a well-known prairie: visiting specific aspects of American history”, dans l’ouvrage *Tourisme, Arts et Territoires *sous la direction de Nathalie Dupont et Laëtitia Garcia, Peter Lang, 2024.• “The Trump Prophecy, or how a Godlywood film points to a dis-United America”, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Unis, entre union et désunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud, Pauline Pilote et Delphine Letort, édition Perséides, novembre 2023, pp. 213-230.• “Foreword: Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Local Aspects and Impacts of Film-induced Tourism” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3027</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Bayeux and the Game of Thrones Tapestry” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Godlywood et le fait religieux : une face cachée du cinéma américain », dans *Des faces cachées dans les Amériques *sous la direction de Marie-Christine Michaud, Eliane Elmaleh et Salah Oueslati, Eric Jamet Editeur, 2019.• « Walden Media : une compagnie en marge du pouvoir hollywoodien ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction d’Edwige Camp, John Chandler, Daniel Grégorio et Ammaria Lanasri, Presses universitaires de Valenciennes, 2018.• « Les chrétiens et le cinéma aux États-Unis : deux mondes aux intérêts semblables ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud et Patricia Victorin, Presses universitaires de Rennes, 2018.• « Religion et cinéma américain : un exceptionnalisme parfois difficile à exploiter et à exporter », dans L’exceptionnalisme politico-religieux aux Etats-Unis, sous la direction de Mokhtar Ben Barka, Artois Presses Université, 2016.• « Hollywood et la morale au cinéma : un pari rentable ? », dans Entre Jouissance et tabous, sous la direction de Mariannick Guennec, Presses Universitaires de Rennes, 2015.• “Pleasure, Spectacle, Religion: Cinema and Christianity in America”, in Phillip Drummond (ed.), The London Film and Media Reader 3: The Pleasures of the Spectacle, London: The London Symposium, 2015. Ebook: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• “Young Audiences in Hollywood: the End of a Love Affair?”, Film Journal, 2 (2013), “Youth in American Film” sous la direction de Marimar Azcona et Penny Starfield, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://filmjournal.org/fj2-dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Foreword, “Cinema and Marketing: when Cultural Demands meet Industrial Practices”, InMedia, 3, sous la direction de Nathalie Dupont et Joël Augros, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/625</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.-“marketing films to the American conservative Christians : the case of The Chronicles of Narnia”, InMedia n°3, April 2013, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inmedia.revues.org/594</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Les Oscars : la fête commerciale du cinéma hollywoodien », revue Quaderna, n°1 (13 janvier 2013). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors », revue Transatlantica, 2011: 2, 2012 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transatlantica.revues.org/5430</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Le numérique, une chance pour Hollywood ? », revue CIRCAV (Cahiers Interdisciplinaires de la Recherche en Communication Audiovisuelle), n°22, Patrick Louguet & Fabien Maheu eds, 2011.• «Les Majors américaines et les ré-adaptations» dans De la page blanche aux salles obscures : adaptations et réadaptations dans le monde anglophone, Ariane Hudelet & Shannon Wells-Lassagne, eds, Presses Universitaires de Rennes, Rennes, 2011.• « Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit » Etudes canadiennes, revue interdisciplinaire des études canadiennes en France, n°67, 2010.• « Hollywood and the American Christian groups: a business partnership » in Religion, Secularity and Cultural Agency Anton Kirchhofer & Richard Stinshoff, eds, Anglistik und Englischunterricht, volume 74, Universitätsverlag Winter Heidelberg, 2010.• « Hollywood et l’Europe : rapport de force et interculturalité », dans Altérité, Identité, Interculturalité sous la direction de Bénédicte de Buron-Brun, L’Harmattan, Paris, 2010.• « Les adaptations cinématographiques de la littérature pour jeunes » in Le grand jeu et le pays perdu, Les cahiers Robinson, n°25, 2009.• « The Hollywood Majors and Ireland: a financially interesting relationship ? » in Cinemas of Ireland Isabelle le Corff et Estelle Epinoux eds, Cambridge Scholars Publishing, Newcastle, 2009.• « Hollywood et l’Europe : rapport de force et interculturalité » in Altérité-Identité-Interculturalité identité, Bénédicte de Buron-Brun ed., l’Harmattan, Paris, 2010.• « La géographie hollywoodienne », dans La Géographie dans le monde anglophone : espace & identité Marie-Françoise Alamichel & Olivier Brossard eds, Michel Houdiard Editeur, Paris, 2010.• « L’importance prise par le genre ‘blockbuster’ dans la production des Majors américaines lors de ces 30 dernières années » in Cinéma et Histoire, Melvyn Stokes & Gilles Ménégaldo eds, Michel Houdiard Editeur, Paris, 2008.• « Contemporary films as produced by the Hollywood Majors : a leisure activity shaped by its market and its infrastructures » in Loisirs et Liberté en Amérique du Nord, Pierre Lagayette ed, Presses de l’Université Paris-Sorbonne, 2008.• «L'image de synthèse dans le cinéma des Majors américaines : une imitation liée à une nécessité artistique ou économique ?», Monique Carcaud-Macaire & Luc Bouvard eds, Presses de l’université Paul Valery, Collection ‘Etudes sociocritiques’, volume II, 2007.• « Le cinéma américain : un impérialisme culturel ? », revue Lisa, Perspectives transatlantiques sur les empires, Pierre Guerlain ed, volume 5, n°3, 2007 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Les studios hollywoodiens et les années soixante : une période de transition », Revue Matériaux pour l’histoire de notre temps, « Retour sur les sixties : les États-Unis années 1960», sous la direction de Jacques Portes, n°87, Paris, juillet-septembre 2007, pp.116-125.• «Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ? », Revue Cycnos, Les Etats-Unis et la guerre, les Etats-Unis en guerre André Muraire ed, Université de Nice-Sophia Antipolis, volume 21, n° 2, 2004.• « La Californie et le cinéma américain : le problème des runaway productions » in La Californie : périphérie ou laboratoire ?, Annick Foucrier & Antoine Coppolani eds, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques:• Co-organisation avec Laetitia Garcia (université de Lille) du colloque international intitulé « tourisme, arts et mémoire », 28 - 29 mars 2024 à l’université de Lille. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tam24.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation avec Laetitia Garcia (université de Lille) d’un colloque international sur le tourisme brassicole les 15-16 septembre 2023 à l’université de Lille (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation du colloque international « Tourisme, arts et territoires », 7 1 8 octobre 2021 à l’ULCO (Université du Littoral et de la Côte d’Opale), Boulogne sur Mer (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tat2021.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• Co-organisation de la journée d’études « Tourisme, cinéma et séries télévisées » du 12 octobre 2018 à l’université de Lille 3, UFR LEA• Co-organisation du colloque international CinEcoSA, « Screen Policies in the 21st Century », Université de Paris 3,17-18 novembre 2014. Présidence d’un atelier.• Co-organisation de la journée d’étude « Film and Television Policies in English-speaking Countries », Paris 8, 25 octobre 2013. Présidence d’un atelier et présentation de la conférencière (Anna Herold, membre de la Commission européenne).• Co-organisation de la journée d’étude « Marketing & cinéma » (2ème partie du colloque international sur le marketing cinématographique), Paris 3, 25 novembre 2011. Présidence d’un atelier.• Co-organisation du colloque « Marketing & Cinéma », organisé par CinEcoSA & le GRECA à la maison de la Recherche Sorbonne Nouvelle, Paris 3, 19-20 novembre 2010. Présidence d’un atelier.• Co-organisation de la journée d’étude : « Les industries cinématographiques et télévisuelles des pays anglophones à l’étranger : relations industrielles et culturelles » à l'Université Paris Ouest Nanterre La Défense le vendredi 27 novembre 2009. Présidence d’un atelier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques :34 communications lors de colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires :• «  La petite maison dans la prairie: un tourisme lié à une vision spécifique de l'histoire américaine», le 23 février 2024 dans le cadre du séminaire de l'équipe Image et critique, &amp;quot;Intermedialités sensibles: Restitutions du vivant&amp;quot;, séance le paysage filmé et sa portée économique et culturelle, Université de Bourgogne.• « Godlywood : l’altérité religieuse du cinéma américain » le 23 mars 2022, ULCO dans le cadre du séminaire doctoral « altérités religieuses » organisé par le laboratoire H.L.L.I.• « Cinéma hollywoodien et jeu vidéo » le 16 avril 2021 à l’université de Picardie Jules Verne dans le cadre du séminaire de recherche « jeu vidéo et romanesque » organisé par le CERCLL (EA4283). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jvromanesque.hypotheses.org/252</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Le cinéma hollywoodien : une industrie destinée à faire des profits » en octobre 2018 à l’université de Lille 3 dans le cadre du Master LEA Management de projets touristiques• Invitation à participer au séminaire « perspectives socio-économiques de l’audiovisuel » pour les masters 1, département cinéma et théâtre, programme de recherche « Ecrans, Représentations, Mémoires », université de Montpellier 3, année universitaire 2018-2019. Annulé suite aux menaces d’attentats.• « Walden Media et la religion au cinéma », dans le cadre du séminaire 2015 du réseau Culture et religion dans les pays anglophones, en collaboration avec l'EA 1569 Transferts critiques et dynamique des savoirs (Paris 8), à l’Institut protestant de théologie de Paris, 19 juin 2015.• « Hollywood et le religieux, un mariage encore fait de hauts et de bas : le cas de Walden Media », dans le cadre du séminaire 2014 de la MSH-M de l’université de Montpellier intitulé Le fait religieux interrogé par les chercheurs. Constructions disciplinaires, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises:• Expertise comme experte extérieure pour l’école doctorale de l’université de Reims d’un projet de thèse intitulé « les représentations du changement climatique dans le cinéma américain contemporain », novembre 2023.•Une expertise suite à un colloque de la SERCIA•Deux expertises pour la revue française d’études américaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Media:Articles dans des journaux/magazines:• « Le cinéma, reflet de la société contemporaine ? », dans Les États-Unis de Donald Trump, revue France Forum (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.institutjeanlenacuet.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), n° 74, octobre 2019, pp.82-83 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les media :• interview téléphonique en direct avec Louise Thomane, journaliste à France Culture pour le journal de 12 :30 diffusé le 2 septembre 2023 et consacrée à la grève des scénaristes et acteurs à Hollywood (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Thomas Roche Bayard, journaliste à La Nouvelle République, pour son article « Remakes au cinéma : la recette d’un succès », paru le 18 juillet 2023, (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Pierre Hardy, journaliste au Parisien, pour son article « Napoléon » de Ridley Scott : pourquoi le cinéma américain se passionne pour l’histoire de France ? » paru le samedi 15 juillet 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Interview avec Olivier Delcroix, rédacteur en chef adjoint au Figaro, pour son article « L’incroyable retour du ‘King of Cool’ Steve McQueen », paru dans l’édition papier Le Figaro et vous du mercredi 19 avril 2023, cahier n°3, p.30 (mis en ligne le mardi 19 avril 2023 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Sophie Kloetzli, journaliste à Koï magazine, pour son article « Oscars 2021 : que représente la victoire de Nomadland et de Minari pour Hollywood ?», mis en ligne le 22/04/2021 ( </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Lise Cloix, journaliste à Cinepsis, pour son article « Le phénomène Godlywood : Dieu aime-t-il le cinéma ?», mis en ligne le 18/12/2020 ( </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Paul Guyonnet, journaliste au Huffington Post, pour son article « Laïcité : Pourquoi Angleterre et États-Unis ont tant de mal à comprendre la vision française », mis en ligne le 03/10/2020 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_fr_5f9fe939c5b60eefc854acc1)• interview avec Eve Guyot, journaliste à La Croix, pour son article « Femmes et minorités : l’Académie des Oscars s’ouvre à la diversification », mis en ligne le 1/07/2020 (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Fiona Moghaddam, journaliste à France Culture, pour la rubrique Les invitées de la semaine : « Diversité sur les écrans : ‘Hollywood s’ouvre mais reste un milieu masculin blanc’ », mis en ligne le 13/06/2020 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Manon Marcillat, journaliste culture du site Konbini pour son article• interview téléphonique avec Claire Rodineau, journaliste au Figaro pour la rédaction de son article intitulé « Once Upon a Time…..in Hollywood : le meurtre de Sharon Tate continue de fasciner » mis en ligne le 13 août 2019 (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Pauline Bock, journaliste au Guardian US pour la rédaction de son article intitulé « Why Have Americans Given So Much Money to restore Notre-Dame » mis en ligne le 8 août 2019 (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Alexandra Saviana, journaliste à Marianne pour la rédaction de son article intitulé « Lashana Lynch en 007 : eh oui, le casting d’un film, c’est du marketing » mis en ligne le 17 juillet 2019 (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Florian Delorme, journaliste à France culture pour l’émission Cultures monde « Silence on tourne : de Moscou à Téhéran, la création à l’épreuve de la censure » diffusée le 9 mai 2018 et consacrée à la censure cinématographique (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Clément Thiery, journaliste à New York à la revue bilingue France-Amérique pour la rédaction de son article intitulé « Cannes ne pourra pas refuser les films de Netflix très longtemps », mis en ligne le 19 avril 2018 (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• interview téléphonique avec Clémentine Gallot pour la rédaction de son article dans le magazine d’information culturelle et cinématographique TroisCouleurs, article intitulé « Langues mortes : sous-titrage : qui a droit à la parole à Hollywood ? », pp.38-39, mis en ligne le 12 mars 2018 (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/troiscouleurs/docs/159</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_web-simple).• interview téléphonique avec Clément Lesaffre, journaliste pour le site internet d’Europe1, pour la rédaction de son article « Ces films qui nous parlent de l’Amérique de Trump », mis en ligne le 19 janvier 2018 (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Raphaelle Elkrief, journaliste freelance pour Stylist et Grazia pour la rédaction de son article « comment une génération d’ados sont devenus les gourous de la pop culture ? », mis en ligne le 27 janvier 2017 (</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://m.slate.fr/story/135488/fan-fille-stranger-things</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Annabel Benhaiem, journaliste au Huffington Post, pour la rédaction de son article : « Ils sont partout : rire des clichés racistes, pourquoi les films américains y arrivent-ils mieux que les nôtres » mis en ligne le 1er juin 2016 (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_n_10228878.html).• Interview par email avec la journaliste et auteure freelance Randy Dawn, pour un article publié dans Variety : « Publicists Guild Awards : Film Promoters adjust to Cultural Changes as Large Campaigns go Global », Variety, 26 février 2016 (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of Film and TV induced Tourism: some contemporary aspects and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects and Impacts of Film-induced Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux and the Game of Thrones® tapestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Film and TV-Induced tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema and Marketing: When Cultural Demands Meet Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Augros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Oscars: la fête commerciale du cinéma hollywoodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aux limites de l'essentialisme ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young audiences in Hollywood: The end of a love affair? (Film Journal/Sercia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Films to the American Conservative Christians: The Case of The Chronicles of Narnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies numériques : une chance pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sport et société / Animals and the American Imagination, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations cinématographiques de la littérature pour jeunes : une nécessité économique pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain: un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Perspectives transatlantiques sur les empires, v (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain : un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perspectives transatlantiques sur les empires, V (3), pp.111-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios hollywoodiens et les années soixante : une période de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Retour sur les Sixties : les États-Unis des années 1960, 87, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.087.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 33, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: the Case of Walden Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2015, 9783034318174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trump Prophecy, Or how a Godlywood film points to a dis-United America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Letort, Delphine; Pilote, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, entre union et désunion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Perseides, 2024, Le Monde atlantique, 2371250740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little House on a well-known Prairie: visiting specific aspects of American history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Nathalie; Garcia, Laetitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires : Impacts réciproques à travers des études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlywood et le fait religieux: une face cachée du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Elmaleh, Eliane; Oueslati, Salah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Jamet, 2019, 978-2904724510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens et le cinéma aux Etats-Unis: Deux mondes aux intérêts parfois semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Victorin, Patricia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques : métamorphoses, métissages, réinterprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 9782753575585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walden Media : une compagnie en marge du pouvoir Hollywoodien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camp, Edwige; Chandler, John; Grégorio, Daniel; Lanasri, Ammaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.191-202, 2018, Pratiques (et représentations), 978-2364240490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et cinéma américain: un exceptionalisme parfois difficile à exploiter et à exporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Barka, Mokhtar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exceptionnalisme politico-religieux aux Etats-Unis : un peuple élu par Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.125-153, 2016, Études des faits religieux, 978-2-84832-228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure, Spectacle, Religion: Cinema and Christianity in America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drummond, Phillip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleasures of the Spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Academic conferences London Ltd, pp.401-412, 2015, 978-0-9573631-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood et la morale au cinéma: un pari rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guennec, Mariannick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Jouissance et tabous : les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 9782753539686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors américaines et les ré-adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudelet, Ariane; Wells-Lassagne, Shannon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la page blanche aux salles obscures: adaptation et ré-adaptation dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2011, Le Spectaculaire. Série Cinéma, 978-2-7535-6172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOLLYWOOD ET L'EUROPE : RAPPORT DE FORCE ET INTERCULTURALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Buron-Brun, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité, Identité, Interculturalité : perceptions et Représentations de l'Etranger en Europe et dans l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, 2011, 978-2-296-54082-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alamichel, Marie-Françoise; Brossard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace &amp; identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, 2010, 978-2356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood and the American Christian groups: a business partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anton Kirchhofer; Richard Stinshoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, Secularity and Cultural Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Universitätsverlag Winter Heidelberg, 2010, 3825357074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hollywood Majors and Ireland : A financially interesting relationship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Corff, Isabelle; Épinoux, Estelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinemas of Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.28-49, 2009, 978-1-4438-0240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary films as produced by the Hollywood Majors: a leisure activity shaped by its market and its infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagayette, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et liberté en Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.105-119, 2008, Americana (Collection), 978-2-84050-540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance prise par le genre 'blockbuster' dans la production des Majors américaines lors de ces 30 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stokes, Melvyn; Menegaldo, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.480-493, 2007, 2-912673-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de synthèse dans le cinéma des Majors américaines: une imitation liée à une nécessité artistique ou économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud-Macaire, Monique; Bouvard, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Imitation au cinéma : Actes du 8e congrès de la Sercia, Montpellier, 26-29 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions du CERS, pp.481-500, 2007, 978 2 902879 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Californie et le cinéma américain : le problème des runaway productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foucrier, Annick; Coppolani, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Californie: périphérie ou laboratoire ? : [actes du colloque international, Montpellier, juin 2003]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-150, 2004, L'Aire anglophone (Paris), 2747567664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF-Hors Classe, HDR en histoire et culture des Etats-UnisDiplômée de l'université de Caen-Normandie et de Paris8/Vincennes-Saint Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche: le cinéma américain contemporain, ses aspects économiques, ses liens avec la religion et ce qu’il reflète de la société américaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de CinEcoSA (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinecosa.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: The Case of Walden Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, London, 2015 (avant propos de Terry Lindvall, professor, C.S. Lewis Chair in Communication and Christian Thought, Virginia Welseyan College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrages:“Hollywood and the American Christian Groups: a Business Partnership” dans Religion, Secularity and Cultural Agency sous la direction de Anton Kirchhofer et Richard Stinshoff dans la collection Anglistik und Englischunterricht, volume 74, publié par Universitätsverlag Winter Heidelberg, janvier 2010, pp.173-193.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction et co-direction d’ouvrages:• Co-direction avec Laetitia Garcia (MCF en sciences de gestion, université de Lille) de l’ouvrage collectif </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, Arts et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Peter Lang, 2024.• direction du dossier thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fim & TV-Induced Tourism: Some Contemporary Aspects & Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue InMedia, 9.1, 2021, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/2795</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• Codirection avec Joël Augros du dossier thématique Cinema and Marketing de la revue InMedia, 3, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés (avec comité de lecture):• “A Little house on a well-known prairie: visiting specific aspects of American history”, dans l’ouvrage *Tourisme, Arts et Territoires *sous la direction de Nathalie Dupont et Laëtitia Garcia, Peter Lang, 2024.• “The Trump Prophecy, or how a Godlywood film points to a dis-United America”, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Unis, entre union et désunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud, Pauline Pilote et Delphine Letort, édition Perséides, novembre 2023, pp. 213-230.• “Foreword: Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Local Aspects and Impacts of Film-induced Tourism” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3027</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Bayeux and the Game of Thrones Tapestry” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Godlywood et le fait religieux : une face cachée du cinéma américain », dans *Des faces cachées dans les Amériques *sous la direction de Marie-Christine Michaud, Eliane Elmaleh et Salah Oueslati, Eric Jamet Editeur, 2019.• « Walden Media : une compagnie en marge du pouvoir hollywoodien ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction d’Edwige Camp, John Chandler, Daniel Grégorio et Ammaria Lanasri, Presses universitaires de Valenciennes, 2018.• « Les chrétiens et le cinéma aux États-Unis : deux mondes aux intérêts semblables ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud et Patricia Victorin, Presses universitaires de Rennes, 2018.• « Religion et cinéma américain : un exceptionnalisme parfois difficile à exploiter et à exporter », dans L’exceptionnalisme politico-religieux aux Etats-Unis, sous la direction de Mokhtar Ben Barka, Artois Presses Université, 2016.• « Hollywood et la morale au cinéma : un pari rentable ? », dans Entre Jouissance et tabous, sous la direction de Mariannick Guennec, Presses Universitaires de Rennes, 2015.• “Pleasure, Spectacle, Religion: Cinema and Christianity in America”, in Phillip Drummond (ed.), The London Film and Media Reader 3: The Pleasures of the Spectacle, London: The London Symposium, 2015. Ebook: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• “Young Audiences in Hollywood: the End of a Love Affair?”, Film Journal, 2 (2013), “Youth in American Film” sous la direction de Marimar Azcona et Penny Starfield, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://filmjournal.org/fj2-dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Foreword, “Cinema and Marketing: when Cultural Demands meet Industrial Practices”, InMedia, 3, sous la direction de Nathalie Dupont et Joël Augros, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/625</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.-“marketing films to the American conservative Christians : the case of The Chronicles of Narnia”, InMedia n°3, April 2013, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inmedia.revues.org/594</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Les Oscars : la fête commerciale du cinéma hollywoodien », revue Quaderna, n°1 (13 janvier 2013). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors », revue Transatlantica, 2011: 2, 2012 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transatlantica.revues.org/5430</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Le numérique, une chance pour Hollywood ? », revue CIRCAV (Cahiers Interdisciplinaires de la Recherche en Communication Audiovisuelle), n°22, Patrick Louguet & Fabien Maheu eds, 2011.• «Les Majors américaines et les ré-adaptations» dans De la page blanche aux salles obscures : adaptations et réadaptations dans le monde anglophone, Ariane Hudelet & Shannon Wells-Lassagne, eds, Presses Universitaires de Rennes, Rennes, 2011.• « Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit » Etudes canadiennes, revue interdisciplinaire des études canadiennes en France, n°67, 2010.• « Hollywood and the American Christian groups: a business partnership » in Religion, Secularity and Cultural Agency Anton Kirchhofer & Richard Stinshoff, eds, Anglistik und Englischunterricht, volume 74, Universitätsverlag Winter Heidelberg, 2010.• « Hollywood et l’Europe : rapport de force et interculturalité », dans Altérité, Identité, Interculturalité sous la direction de Bénédicte de Buron-Brun, L’Harmattan, Paris, 2010.• « Les adaptations cinématographiques de la littérature pour jeunes » in Le grand jeu et le pays perdu, Les cahiers Robinson, n°25, 2009.• « The Hollywood Majors and Ireland: a financially interesting relationship ? » in Cinemas of Ireland Isabelle le Corff et Estelle Epinoux eds, Cambridge Scholars Publishing, Newcastle, 2009.• « Hollywood et l’Europe : rapport de force et interculturalité » in Altérité-Identité-Interculturalité identité, Bénédicte de Buron-Brun ed., l’Harmattan, Paris, 2010.• « La géographie hollywoodienne », dans La Géographie dans le monde anglophone : espace & identité Marie-Françoise Alamichel & Olivier Brossard eds, Michel Houdiard Editeur, Paris, 2010.• « L’importance prise par le genre ‘blockbuster’ dans la production des Majors américaines lors de ces 30 dernières années » in Cinéma et Histoire, Melvyn Stokes & Gilles Ménégaldo eds, Michel Houdiard Editeur, Paris, 2008.• « Contemporary films as produced by the Hollywood Majors : a leisure activity shaped by its market and its infrastructures » in Loisirs et Liberté en Amérique du Nord, Pierre Lagayette ed, Presses de l’Université Paris-Sorbonne, 2008.• «L'image de synthèse dans le cinéma des Majors américaines : une imitation liée à une nécessité artistique ou économique ?», Monique Carcaud-Macaire & Luc Bouvard eds, Presses de l’université Paul Valery, Collection ‘Etudes sociocritiques’, volume II, 2007.• « Le cinéma américain : un impérialisme culturel ? », revue Lisa, Perspectives transatlantiques sur les empires, Pierre Guerlain ed, volume 5, n°3, 2007 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Les studios hollywoodiens et les années soixante : une période de transition », Revue Matériaux pour l’histoire de notre temps, « Retour sur les sixties : les États-Unis années 1960», sous la direction de Jacques Portes, n°87, Paris, juillet-septembre 2007, pp.116-125.• «Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ? », Revue Cycnos, Les Etats-Unis et la guerre, les Etats-Unis en guerre André Muraire ed, Université de Nice-Sophia Antipolis, volume 21, n° 2, 2004.• « La Californie et le cinéma américain : le problème des runaway productions » in La Californie : périphérie ou laboratoire ?, Annick Foucrier & Antoine Coppolani eds, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques:• Co-organisation avec Laetitia Garcia (université de Lille) du colloque international intitulé « tourisme, arts et mémoire », 28 - 29 mars 2024 à l’université de Lille. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tam24.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation avec Laetitia Garcia (université de Lille) d’un colloque international sur le tourisme brassicole les 15-16 septembre 2023 à l’université de Lille (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation du colloque international « Tourisme, arts et territoires », 7 1 8 octobre 2021 à l’ULCO (Université du Littoral et de la Côte d’Opale), Boulogne sur Mer (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tat2021.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• Co-organisation de la journée d’études « Tourisme, cinéma et séries télévisées » du 12 octobre 2018 à l’université de Lille 3, UFR LEA• Co-organisation du colloque international CinEcoSA, « Screen Policies in the 21st Century », Université de Paris 3,17-18 novembre 2014. Présidence d’un atelier.• Co-organisation de la journée d’étude « Film and Television Policies in English-speaking Countries », Paris 8, 25 octobre 2013. Présidence d’un atelier et présentation de la conférencière (Anna Herold, membre de la Commission européenne).• Co-organisation de la journée d’étude « Marketing & cinéma » (2ème partie du colloque international sur le marketing cinématographique), Paris 3, 25 novembre 2011. Présidence d’un atelier.• Co-organisation du colloque « Marketing & Cinéma », organisé par CinEcoSA & le GRECA à la maison de la Recherche Sorbonne Nouvelle, Paris 3, 19-20 novembre 2010. Présidence d’un atelier.• Co-organisation de la journée d’étude : « Les industries cinématographiques et télévisuelles des pays anglophones à l’étranger : relations industrielles et culturelles » à l'Université Paris Ouest Nanterre La Défense le vendredi 27 novembre 2009. Présidence d’un atelier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques :34 communications lors de colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires :• «  La petite maison dans la prairie: un tourisme lié à une vision spécifique de l'histoire américaine», le 23 février 2024 dans le cadre du séminaire de l'équipe Image et critique, &amp;quot;Intermedialités sensibles: Restitutions du vivant&amp;quot;, séance le paysage filmé et sa portée économique et culturelle, Université de Bourgogne.• « Godlywood : l’altérité religieuse du cinéma américain » le 23 mars 2022, ULCO dans le cadre du séminaire doctoral « altérités religieuses » organisé par le laboratoire H.L.L.I.• « Cinéma hollywoodien et jeu vidéo » le 16 avril 2021 à l’université de Picardie Jules Verne dans le cadre du séminaire de recherche « jeu vidéo et romanesque » organisé par le CERCLL (EA4283). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jvromanesque.hypotheses.org/252</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Le cinéma hollywoodien : une industrie destinée à faire des profits » en octobre 2018 à l’université de Lille 3 dans le cadre du Master LEA Management de projets touristiques• Invitation à participer au séminaire « perspectives socio-économiques de l’audiovisuel » pour les masters 1, département cinéma et théâtre, programme de recherche « Ecrans, Représentations, Mémoires », université de Montpellier 3, année universitaire 2018-2019. Annulé suite aux menaces d’attentats.• « Walden Media et la religion au cinéma », dans le cadre du séminaire 2015 du réseau Culture et religion dans les pays anglophones, en collaboration avec l'EA 1569 Transferts critiques et dynamique des savoirs (Paris 8), à l’Institut protestant de théologie de Paris, 19 juin 2015.• « Hollywood et le religieux, un mariage encore fait de hauts et de bas : le cas de Walden Media », dans le cadre du séminaire 2014 de la MSH-M de l’université de Montpellier intitulé Le fait religieux interrogé par les chercheurs. Constructions disciplinaires, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises:• Expertise comme experte extérieure pour l’école doctorale de l’université de Reims d’un projet de thèse intitulé « les représentations du changement climatique dans le cinéma américain contemporain », novembre 2023.•Une expertise suite à un colloque de la SERCIA•Deux expertises pour la revue française d’études américaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Media:Articles dans des journaux/magazines:• « Le cinéma, reflet de la société contemporaine ? », dans Les États-Unis de Donald Trump, revue France Forum (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.institutjeanlenacuet.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), n° 74, octobre 2019, pp.82-83 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les media :• interview téléphonique en direct avec Louise Thomane, journaliste à France Culture pour le journal de 12 :30 diffusé le 2 septembre 2023 et consacrée à la grève des scénaristes et acteurs à Hollywood (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Thomas Roche Bayard, journaliste à La Nouvelle République, pour son article « Remakes au cinéma : la recette d’un succès », paru le 18 juillet 2023, (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Pierre Hardy, journaliste au Parisien, pour son article « Napoléon » de Ridley Scott : pourquoi le cinéma américain se passionne pour l’histoire de France ? » paru le samedi 15 juillet 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Interview avec Olivier Delcroix, rédacteur en chef adjoint au Figaro, pour son article « L’incroyable retour du ‘King of Cool’ Steve McQueen », paru dans l’édition papier Le Figaro et vous du mercredi 19 avril 2023, cahier n°3, p.30 (mis en ligne le mardi 19 avril 2023 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Sophie Kloetzli, journaliste à Koï magazine, pour son article « Oscars 2021 : que représente la victoire de Nomadland et de Minari pour Hollywood ?», mis en ligne le 22/04/2021 ( </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Lise Cloix, journaliste à Cinepsis, pour son article « Le phénomène Godlywood : Dieu aime-t-il le cinéma ?», mis en ligne le 18/12/2020 ( </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Paul Guyonnet, journaliste au Huffington Post, pour son article « Laïcité : Pourquoi Angleterre et États-Unis ont tant de mal à comprendre la vision française », mis en ligne le 03/10/2020 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_fr_5f9fe939c5b60eefc854acc1)• interview avec Eve Guyot, journaliste à La Croix, pour son article « Femmes et minorités : l’Académie des Oscars s’ouvre à la diversification », mis en ligne le 1/07/2020 (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Fiona Moghaddam, journaliste à France Culture, pour la rubrique Les invitées de la semaine : « Diversité sur les écrans : ‘Hollywood s’ouvre mais reste un milieu masculin blanc’ », mis en ligne le 13/06/2020 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Manon Marcillat, journaliste culture du site Konbini pour son article• interview téléphonique avec Claire Rodineau, journaliste au Figaro pour la rédaction de son article intitulé « Once Upon a Time…..in Hollywood : le meurtre de Sharon Tate continue de fasciner » mis en ligne le 13 août 2019 (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Pauline Bock, journaliste au Guardian US pour la rédaction de son article intitulé « Why Have Americans Given So Much Money to restore Notre-Dame » mis en ligne le 8 août 2019 (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Alexandra Saviana, journaliste à Marianne pour la rédaction de son article intitulé « Lashana Lynch en 007 : eh oui, le casting d’un film, c’est du marketing » mis en ligne le 17 juillet 2019 (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Florian Delorme, journaliste à France culture pour l’émission Cultures monde « Silence on tourne : de Moscou à Téhéran, la création à l’épreuve de la censure » diffusée le 9 mai 2018 et consacrée à la censure cinématographique (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Clément Thiery, journaliste à New York à la revue bilingue France-Amérique pour la rédaction de son article intitulé « Cannes ne pourra pas refuser les films de Netflix très longtemps », mis en ligne le 19 avril 2018 (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• interview téléphonique avec Clémentine Gallot pour la rédaction de son article dans le magazine d’information culturelle et cinématographique TroisCouleurs, article intitulé « Langues mortes : sous-titrage : qui a droit à la parole à Hollywood ? », pp.38-39, mis en ligne le 12 mars 2018 (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/troiscouleurs/docs/159</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_web-simple).• interview téléphonique avec Clément Lesaffre, journaliste pour le site internet d’Europe1, pour la rédaction de son article « Ces films qui nous parlent de l’Amérique de Trump », mis en ligne le 19 janvier 2018 (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Raphaelle Elkrief, journaliste freelance pour Stylist et Grazia pour la rédaction de son article « comment une génération d’ados sont devenus les gourous de la pop culture ? », mis en ligne le 27 janvier 2017 (</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://m.slate.fr/story/135488/fan-fille-stranger-things</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Annabel Benhaiem, journaliste au Huffington Post, pour la rédaction de son article : « Ils sont partout : rire des clichés racistes, pourquoi les films américains y arrivent-ils mieux que les nôtres » mis en ligne le 1er juin 2016 (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_n_10228878.html).• Interview par email avec la journaliste et auteure freelance Randy Dawn, pour un article publié dans Variety : « Publicists Guild Awards : Film Promoters adjust to Cultural Changes as Large Campaigns go Global », Variety, 26 février 2016 (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of Film and TV induced Tourism: some contemporary aspects and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects and Impacts of Film-induced Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Film and TV-Induced tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux and the Game of Thrones® tapestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema and Marketing: When Cultural Demands Meet Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Augros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Oscars: la fête commerciale du cinéma hollywoodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aux limites de l'essentialisme ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young audiences in Hollywood: The end of a love affair? (Film Journal/Sercia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Films to the American Conservative Christians: The Case of The Chronicles of Narnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies numériques : une chance pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sport et société / Animals and the American Imagination, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations cinématographiques de la littérature pour jeunes : une nécessité économique pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain: un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Perspectives transatlantiques sur les empires, v (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain : un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perspectives transatlantiques sur les empires, V (3), pp.111-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios hollywoodiens et les années soixante : une période de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Retour sur les Sixties : les États-Unis des années 1960, 87, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.087.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 33, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: the Case of Walden Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2015, 9783034318174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trump Prophecy, Or how a Godlywood film points to a dis-United America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Letort, Delphine; Pilote, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, entre union et désunion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Perseides, 2024, Le Monde atlantique, 2371250740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little House on a well-known Prairie: visiting specific aspects of American history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Nathalie; Garcia, Laetitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires : Impacts réciproques à travers des études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlywood et le fait religieux: une face cachée du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Elmaleh, Eliane; Oueslati, Salah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Jamet, 2019, 978-2904724510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens et le cinéma aux Etats-Unis: Deux mondes aux intérêts parfois semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Victorin, Patricia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques : métamorphoses, métissages, réinterprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 9782753575585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walden Media : une compagnie en marge du pouvoir Hollywoodien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camp, Edwige; Chandler, John; Grégorio, Daniel; Lanasri, Ammaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.191-202, 2018, Pratiques (et représentations), 978-2364240490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et cinéma américain: un exceptionalisme parfois difficile à exploiter et à exporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Barka, Mokhtar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exceptionnalisme politico-religieux aux Etats-Unis : un peuple élu par Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.125-153, 2016, Études des faits religieux, 978-2-84832-228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood et la morale au cinéma: un pari rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guennec, Mariannick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Jouissance et tabous : les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 9782753539686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure, Spectacle, Religion: Cinema and Christianity in America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drummond, Phillip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleasures of the Spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Academic conferences London Ltd, pp.401-412, 2015, 978-0-9573631-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOLLYWOOD ET L'EUROPE : RAPPORT DE FORCE ET INTERCULTURALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Buron-Brun, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité, Identité, Interculturalité : perceptions et Représentations de l'Etranger en Europe et dans l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, 2011, 978-2-296-54082-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors américaines et les ré-adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudelet, Ariane; Wells-Lassagne, Shannon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la page blanche aux salles obscures: adaptation et ré-adaptation dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2011, Le Spectaculaire. Série Cinéma, 978-2-7535-6172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alamichel, Marie-Françoise; Brossard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace &amp; identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, 2010, 978-2356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood and the American Christian groups: a business partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anton Kirchhofer; Richard Stinshoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, Secularity and Cultural Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Universitätsverlag Winter Heidelberg, 2010, 3825357074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hollywood Majors and Ireland : A financially interesting relationship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Corff, Isabelle; Épinoux, Estelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinemas of Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.28-49, 2009, 978-1-4438-0240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary films as produced by the Hollywood Majors: a leisure activity shaped by its market and its infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagayette, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et liberté en Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.105-119, 2008, Americana (Collection), 978-2-84050-540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance prise par le genre 'blockbuster' dans la production des Majors américaines lors de ces 30 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stokes, Melvyn; Menegaldo, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.480-493, 2007, 2-912673-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de synthèse dans le cinéma des Majors américaines: une imitation liée à une nécessité artistique ou économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud-Macaire, Monique; Bouvard, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Imitation au cinéma : Actes du 8e congrès de la Sercia, Montpellier, 26-29 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions du CERS, pp.481-500, 2007, 978 2 902879 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Californie et le cinéma américain : le problème des runaway productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foucrier, Annick; Coppolani, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Californie: périphérie ou laboratoire ? : [actes du colloque international, Montpellier, juin 2003]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-150, 2004, L'Aire anglophone (Paris), 2747567664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinecosa.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/2795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://filmjournal.org/fj2-dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmedia.revues.org/594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transatlantica.revues.org/5430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tam24.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tat2021.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jvromanesque.hypotheses.org/252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutjeanlenacuet.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/troiscouleurs/docs/159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.slate.fr/story/135488/fan-fille-stranger-things" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinecosa.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/2795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://filmjournal.org/fj2-dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmedia.revues.org/594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transatlantica.revues.org/5430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tam24.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tat2021.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jvromanesque.hypotheses.org/252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutjeanlenacuet.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/troiscouleurs/docs/159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.slate.fr/story/135488/fan-fille-stranger-things" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>