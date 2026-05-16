--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF-Hors Classe, HDR en histoire et culture des Etats-UnisDiplômée de l'université de Caen-Normandie et de Paris8/Vincennes-Saint Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche: le cinéma américain contemporain, ses aspects économiques, ses liens avec la religion et ce qu’il reflète de la société américaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de CinEcoSA (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinecosa.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: The Case of Walden Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, London, 2015 (avant propos de Terry Lindvall, professor, C.S. Lewis Chair in Communication and Christian Thought, Virginia Welseyan College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrages:“Hollywood and the American Christian Groups: a Business Partnership” dans Religion, Secularity and Cultural Agency sous la direction de Anton Kirchhofer et Richard Stinshoff dans la collection Anglistik und Englischunterricht, volume 74, publié par Universitätsverlag Winter Heidelberg, janvier 2010, pp.173-193.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction et co-direction d’ouvrages:• Co-direction avec Laetitia Garcia (MCF en sciences de gestion, université de Lille) de l’ouvrage collectif </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, Arts et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Peter Lang, 2024.• direction du dossier thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fim & TV-Induced Tourism: Some Contemporary Aspects & Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue InMedia, 9.1, 2021, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/2795</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• Codirection avec Joël Augros du dossier thématique Cinema and Marketing de la revue InMedia, 3, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés (avec comité de lecture):• “A Little house on a well-known prairie: visiting specific aspects of American history”, dans l’ouvrage *Tourisme, Arts et Territoires *sous la direction de Nathalie Dupont et Laëtitia Garcia, Peter Lang, 2024.• “The Trump Prophecy, or how a Godlywood film points to a dis-United America”, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Unis, entre union et désunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud, Pauline Pilote et Delphine Letort, édition Perséides, novembre 2023, pp. 213-230.• “Foreword: Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Local Aspects and Impacts of Film-induced Tourism” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3027</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Bayeux and the Game of Thrones Tapestry” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Godlywood et le fait religieux : une face cachée du cinéma américain », dans *Des faces cachées dans les Amériques *sous la direction de Marie-Christine Michaud, Eliane Elmaleh et Salah Oueslati, Eric Jamet Editeur, 2019.• « Walden Media : une compagnie en marge du pouvoir hollywoodien ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction d’Edwige Camp, John Chandler, Daniel Grégorio et Ammaria Lanasri, Presses universitaires de Valenciennes, 2018.• « Les chrétiens et le cinéma aux États-Unis : deux mondes aux intérêts semblables ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud et Patricia Victorin, Presses universitaires de Rennes, 2018.• « Religion et cinéma américain : un exceptionnalisme parfois difficile à exploiter et à exporter », dans L’exceptionnalisme politico-religieux aux Etats-Unis, sous la direction de Mokhtar Ben Barka, Artois Presses Université, 2016.• « Hollywood et la morale au cinéma : un pari rentable ? », dans Entre Jouissance et tabous, sous la direction de Mariannick Guennec, Presses Universitaires de Rennes, 2015.• “Pleasure, Spectacle, Religion: Cinema and Christianity in America”, in Phillip Drummond (ed.), The London Film and Media Reader 3: The Pleasures of the Spectacle, London: The London Symposium, 2015. Ebook: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• “Young Audiences in Hollywood: the End of a Love Affair?”, Film Journal, 2 (2013), “Youth in American Film” sous la direction de Marimar Azcona et Penny Starfield, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://filmjournal.org/fj2-dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Foreword, “Cinema and Marketing: when Cultural Demands meet Industrial Practices”, InMedia, 3, sous la direction de Nathalie Dupont et Joël Augros, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/625</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.-“marketing films to the American conservative Christians : the case of The Chronicles of Narnia”, InMedia n°3, April 2013, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inmedia.revues.org/594</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Les Oscars : la fête commerciale du cinéma hollywoodien », revue Quaderna, n°1 (13 janvier 2013). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors », revue Transatlantica, 2011: 2, 2012 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transatlantica.revues.org/5430</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Le numérique, une chance pour Hollywood ? », revue CIRCAV (Cahiers Interdisciplinaires de la Recherche en Communication Audiovisuelle), n°22, Patrick Louguet & Fabien Maheu eds, 2011.• «Les Majors américaines et les ré-adaptations» dans De la page blanche aux salles obscures : adaptations et réadaptations dans le monde anglophone, Ariane Hudelet & Shannon Wells-Lassagne, eds, Presses Universitaires de Rennes, Rennes, 2011.• « Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit » Etudes canadiennes, revue interdisciplinaire des études canadiennes en France, n°67, 2010.• « Hollywood and the American Christian groups: a business partnership » in Religion, Secularity and Cultural Agency Anton Kirchhofer & Richard Stinshoff, eds, Anglistik und Englischunterricht, volume 74, Universitätsverlag Winter Heidelberg, 2010.• « Hollywood et l’Europe : rapport de force et interculturalité », dans Altérité, Identité, Interculturalité sous la direction de Bénédicte de Buron-Brun, L’Harmattan, Paris, 2010.• « Les adaptations cinématographiques de la littérature pour jeunes » in Le grand jeu et le pays perdu, Les cahiers Robinson, n°25, 2009.• « The Hollywood Majors and Ireland: a financially interesting relationship ? » in Cinemas of Ireland Isabelle le Corff et Estelle Epinoux eds, Cambridge Scholars Publishing, Newcastle, 2009.• « Hollywood et l’Europe : rapport de force et interculturalité » in Altérité-Identité-Interculturalité identité, Bénédicte de Buron-Brun ed., l’Harmattan, Paris, 2010.• « La géographie hollywoodienne », dans La Géographie dans le monde anglophone : espace & identité Marie-Françoise Alamichel & Olivier Brossard eds, Michel Houdiard Editeur, Paris, 2010.• « L’importance prise par le genre ‘blockbuster’ dans la production des Majors américaines lors de ces 30 dernières années » in Cinéma et Histoire, Melvyn Stokes & Gilles Ménégaldo eds, Michel Houdiard Editeur, Paris, 2008.• « Contemporary films as produced by the Hollywood Majors : a leisure activity shaped by its market and its infrastructures » in Loisirs et Liberté en Amérique du Nord, Pierre Lagayette ed, Presses de l’Université Paris-Sorbonne, 2008.• «L'image de synthèse dans le cinéma des Majors américaines : une imitation liée à une nécessité artistique ou économique ?», Monique Carcaud-Macaire & Luc Bouvard eds, Presses de l’université Paul Valery, Collection ‘Etudes sociocritiques’, volume II, 2007.• « Le cinéma américain : un impérialisme culturel ? », revue Lisa, Perspectives transatlantiques sur les empires, Pierre Guerlain ed, volume 5, n°3, 2007 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Les studios hollywoodiens et les années soixante : une période de transition », Revue Matériaux pour l’histoire de notre temps, « Retour sur les sixties : les États-Unis années 1960», sous la direction de Jacques Portes, n°87, Paris, juillet-septembre 2007, pp.116-125.• «Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ? », Revue Cycnos, Les Etats-Unis et la guerre, les Etats-Unis en guerre André Muraire ed, Université de Nice-Sophia Antipolis, volume 21, n° 2, 2004.• « La Californie et le cinéma américain : le problème des runaway productions » in La Californie : périphérie ou laboratoire ?, Annick Foucrier & Antoine Coppolani eds, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques:• Co-organisation avec Laetitia Garcia (université de Lille) du colloque international intitulé « tourisme, arts et mémoire », 28 - 29 mars 2024 à l’université de Lille. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tam24.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation avec Laetitia Garcia (université de Lille) d’un colloque international sur le tourisme brassicole les 15-16 septembre 2023 à l’université de Lille (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation du colloque international « Tourisme, arts et territoires », 7 1 8 octobre 2021 à l’ULCO (Université du Littoral et de la Côte d’Opale), Boulogne sur Mer (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tat2021.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• Co-organisation de la journée d’études « Tourisme, cinéma et séries télévisées » du 12 octobre 2018 à l’université de Lille 3, UFR LEA• Co-organisation du colloque international CinEcoSA, « Screen Policies in the 21st Century », Université de Paris 3,17-18 novembre 2014. Présidence d’un atelier.• Co-organisation de la journée d’étude « Film and Television Policies in English-speaking Countries », Paris 8, 25 octobre 2013. Présidence d’un atelier et présentation de la conférencière (Anna Herold, membre de la Commission européenne).• Co-organisation de la journée d’étude « Marketing & cinéma » (2ème partie du colloque international sur le marketing cinématographique), Paris 3, 25 novembre 2011. Présidence d’un atelier.• Co-organisation du colloque « Marketing & Cinéma », organisé par CinEcoSA & le GRECA à la maison de la Recherche Sorbonne Nouvelle, Paris 3, 19-20 novembre 2010. Présidence d’un atelier.• Co-organisation de la journée d’étude : « Les industries cinématographiques et télévisuelles des pays anglophones à l’étranger : relations industrielles et culturelles » à l'Université Paris Ouest Nanterre La Défense le vendredi 27 novembre 2009. Présidence d’un atelier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques :34 communications lors de colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires :• «  La petite maison dans la prairie: un tourisme lié à une vision spécifique de l'histoire américaine», le 23 février 2024 dans le cadre du séminaire de l'équipe Image et critique, &amp;quot;Intermedialités sensibles: Restitutions du vivant&amp;quot;, séance le paysage filmé et sa portée économique et culturelle, Université de Bourgogne.• « Godlywood : l’altérité religieuse du cinéma américain » le 23 mars 2022, ULCO dans le cadre du séminaire doctoral « altérités religieuses » organisé par le laboratoire H.L.L.I.• « Cinéma hollywoodien et jeu vidéo » le 16 avril 2021 à l’université de Picardie Jules Verne dans le cadre du séminaire de recherche « jeu vidéo et romanesque » organisé par le CERCLL (EA4283). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jvromanesque.hypotheses.org/252</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Le cinéma hollywoodien : une industrie destinée à faire des profits » en octobre 2018 à l’université de Lille 3 dans le cadre du Master LEA Management de projets touristiques• Invitation à participer au séminaire « perspectives socio-économiques de l’audiovisuel » pour les masters 1, département cinéma et théâtre, programme de recherche « Ecrans, Représentations, Mémoires », université de Montpellier 3, année universitaire 2018-2019. Annulé suite aux menaces d’attentats.• « Walden Media et la religion au cinéma », dans le cadre du séminaire 2015 du réseau Culture et religion dans les pays anglophones, en collaboration avec l'EA 1569 Transferts critiques et dynamique des savoirs (Paris 8), à l’Institut protestant de théologie de Paris, 19 juin 2015.• « Hollywood et le religieux, un mariage encore fait de hauts et de bas : le cas de Walden Media », dans le cadre du séminaire 2014 de la MSH-M de l’université de Montpellier intitulé Le fait religieux interrogé par les chercheurs. Constructions disciplinaires, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises:• Expertise comme experte extérieure pour l’école doctorale de l’université de Reims d’un projet de thèse intitulé « les représentations du changement climatique dans le cinéma américain contemporain », novembre 2023.•Une expertise suite à un colloque de la SERCIA•Deux expertises pour la revue française d’études américaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Media:Articles dans des journaux/magazines:• « Le cinéma, reflet de la société contemporaine ? », dans Les États-Unis de Donald Trump, revue France Forum (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.institutjeanlenacuet.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), n° 74, octobre 2019, pp.82-83 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les media :• interview téléphonique en direct avec Louise Thomane, journaliste à France Culture pour le journal de 12 :30 diffusé le 2 septembre 2023 et consacrée à la grève des scénaristes et acteurs à Hollywood (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Thomas Roche Bayard, journaliste à La Nouvelle République, pour son article « Remakes au cinéma : la recette d’un succès », paru le 18 juillet 2023, (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Pierre Hardy, journaliste au Parisien, pour son article « Napoléon » de Ridley Scott : pourquoi le cinéma américain se passionne pour l’histoire de France ? » paru le samedi 15 juillet 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Interview avec Olivier Delcroix, rédacteur en chef adjoint au Figaro, pour son article « L’incroyable retour du ‘King of Cool’ Steve McQueen », paru dans l’édition papier Le Figaro et vous du mercredi 19 avril 2023, cahier n°3, p.30 (mis en ligne le mardi 19 avril 2023 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Sophie Kloetzli, journaliste à Koï magazine, pour son article « Oscars 2021 : que représente la victoire de Nomadland et de Minari pour Hollywood ?», mis en ligne le 22/04/2021 ( </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Lise Cloix, journaliste à Cinepsis, pour son article « Le phénomène Godlywood : Dieu aime-t-il le cinéma ?», mis en ligne le 18/12/2020 ( </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Paul Guyonnet, journaliste au Huffington Post, pour son article « Laïcité : Pourquoi Angleterre et États-Unis ont tant de mal à comprendre la vision française », mis en ligne le 03/10/2020 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_fr_5f9fe939c5b60eefc854acc1)• interview avec Eve Guyot, journaliste à La Croix, pour son article « Femmes et minorités : l’Académie des Oscars s’ouvre à la diversification », mis en ligne le 1/07/2020 (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Fiona Moghaddam, journaliste à France Culture, pour la rubrique Les invitées de la semaine : « Diversité sur les écrans : ‘Hollywood s’ouvre mais reste un milieu masculin blanc’ », mis en ligne le 13/06/2020 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Manon Marcillat, journaliste culture du site Konbini pour son article• interview téléphonique avec Claire Rodineau, journaliste au Figaro pour la rédaction de son article intitulé « Once Upon a Time…..in Hollywood : le meurtre de Sharon Tate continue de fasciner » mis en ligne le 13 août 2019 (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Pauline Bock, journaliste au Guardian US pour la rédaction de son article intitulé « Why Have Americans Given So Much Money to restore Notre-Dame » mis en ligne le 8 août 2019 (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Alexandra Saviana, journaliste à Marianne pour la rédaction de son article intitulé « Lashana Lynch en 007 : eh oui, le casting d’un film, c’est du marketing » mis en ligne le 17 juillet 2019 (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Florian Delorme, journaliste à France culture pour l’émission Cultures monde « Silence on tourne : de Moscou à Téhéran, la création à l’épreuve de la censure » diffusée le 9 mai 2018 et consacrée à la censure cinématographique (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Clément Thiery, journaliste à New York à la revue bilingue France-Amérique pour la rédaction de son article intitulé « Cannes ne pourra pas refuser les films de Netflix très longtemps », mis en ligne le 19 avril 2018 (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• interview téléphonique avec Clémentine Gallot pour la rédaction de son article dans le magazine d’information culturelle et cinématographique TroisCouleurs, article intitulé « Langues mortes : sous-titrage : qui a droit à la parole à Hollywood ? », pp.38-39, mis en ligne le 12 mars 2018 (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/troiscouleurs/docs/159</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_web-simple).• interview téléphonique avec Clément Lesaffre, journaliste pour le site internet d’Europe1, pour la rédaction de son article « Ces films qui nous parlent de l’Amérique de Trump », mis en ligne le 19 janvier 2018 (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Raphaelle Elkrief, journaliste freelance pour Stylist et Grazia pour la rédaction de son article « comment une génération d’ados sont devenus les gourous de la pop culture ? », mis en ligne le 27 janvier 2017 (</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://m.slate.fr/story/135488/fan-fille-stranger-things</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Annabel Benhaiem, journaliste au Huffington Post, pour la rédaction de son article : « Ils sont partout : rire des clichés racistes, pourquoi les films américains y arrivent-ils mieux que les nôtres » mis en ligne le 1er juin 2016 (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_n_10228878.html).• Interview par email avec la journaliste et auteure freelance Randy Dawn, pour un article publié dans Variety : « Publicists Guild Awards : Film Promoters adjust to Cultural Changes as Large Campaigns go Global », Variety, 26 février 2016 (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of Film and TV induced Tourism: some contemporary aspects and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects and Impacts of Film-induced Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Film and TV-Induced tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux and the Game of Thrones® tapestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema and Marketing: When Cultural Demands Meet Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Augros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Oscars: la fête commerciale du cinéma hollywoodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aux limites de l'essentialisme ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young audiences in Hollywood: The end of a love affair? (Film Journal/Sercia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Films to the American Conservative Christians: The Case of The Chronicles of Narnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies numériques : une chance pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sport et société / Animals and the American Imagination, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations cinématographiques de la littérature pour jeunes : une nécessité économique pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain: un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Perspectives transatlantiques sur les empires, v (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain : un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perspectives transatlantiques sur les empires, V (3), pp.111-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios hollywoodiens et les années soixante : une période de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Retour sur les Sixties : les États-Unis des années 1960, 87, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.087.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 33, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: the Case of Walden Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2015, 9783034318174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trump Prophecy, Or how a Godlywood film points to a dis-United America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Letort, Delphine; Pilote, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, entre union et désunion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Perseides, 2024, Le Monde atlantique, 2371250740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little House on a well-known Prairie: visiting specific aspects of American history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Nathalie; Garcia, Laetitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires : Impacts réciproques à travers des études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlywood et le fait religieux: une face cachée du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Elmaleh, Eliane; Oueslati, Salah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Jamet, 2019, 978-2904724510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens et le cinéma aux Etats-Unis: Deux mondes aux intérêts parfois semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Victorin, Patricia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques : métamorphoses, métissages, réinterprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 9782753575585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walden Media : une compagnie en marge du pouvoir Hollywoodien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camp, Edwige; Chandler, John; Grégorio, Daniel; Lanasri, Ammaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.191-202, 2018, Pratiques (et représentations), 978-2364240490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et cinéma américain: un exceptionalisme parfois difficile à exploiter et à exporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Barka, Mokhtar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exceptionnalisme politico-religieux aux Etats-Unis : un peuple élu par Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.125-153, 2016, Études des faits religieux, 978-2-84832-228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood et la morale au cinéma: un pari rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guennec, Mariannick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Jouissance et tabous : les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 9782753539686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure, Spectacle, Religion: Cinema and Christianity in America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drummond, Phillip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleasures of the Spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Academic conferences London Ltd, pp.401-412, 2015, 978-0-9573631-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOLLYWOOD ET L'EUROPE : RAPPORT DE FORCE ET INTERCULTURALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Buron-Brun, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité, Identité, Interculturalité : perceptions et Représentations de l'Etranger en Europe et dans l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, 2011, 978-2-296-54082-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors américaines et les ré-adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudelet, Ariane; Wells-Lassagne, Shannon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la page blanche aux salles obscures: adaptation et ré-adaptation dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2011, Le Spectaculaire. Série Cinéma, 978-2-7535-6172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alamichel, Marie-Françoise; Brossard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace &amp; identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, 2010, 978-2356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood and the American Christian groups: a business partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anton Kirchhofer; Richard Stinshoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, Secularity and Cultural Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Universitätsverlag Winter Heidelberg, 2010, 3825357074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hollywood Majors and Ireland : A financially interesting relationship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Corff, Isabelle; Épinoux, Estelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinemas of Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.28-49, 2009, 978-1-4438-0240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary films as produced by the Hollywood Majors: a leisure activity shaped by its market and its infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagayette, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et liberté en Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.105-119, 2008, Americana (Collection), 978-2-84050-540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance prise par le genre 'blockbuster' dans la production des Majors américaines lors de ces 30 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stokes, Melvyn; Menegaldo, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.480-493, 2007, 2-912673-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de synthèse dans le cinéma des Majors américaines: une imitation liée à une nécessité artistique ou économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud-Macaire, Monique; Bouvard, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Imitation au cinéma : Actes du 8e congrès de la Sercia, Montpellier, 26-29 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions du CERS, pp.481-500, 2007, 978 2 902879 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Californie et le cinéma américain : le problème des runaway productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foucrier, Annick; Coppolani, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Californie: périphérie ou laboratoire ? : [actes du colloque international, Montpellier, juin 2003]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-150, 2004, L'Aire anglophone (Paris), 2747567664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF-Hors Classe, HDR en histoire et culture des Etats-UnisDiplômée de l'université de Caen-Normandie et de Paris8/Vincennes-Saint Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche: le cinéma américain contemporain, ses aspects économiques, ses liens avec la religion et ce qu’il reflète de la société américaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de CinEcoSA (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinecosa.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: The Case of Walden Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, London, 2015 (avant propos de Terry Lindvall, professor, C.S. Lewis Chair in Communication and Christian Thought, Virginia Welseyan College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrages:“Hollywood and the American Christian Groups: a Business Partnership” dans Religion, Secularity and Cultural Agency sous la direction de Anton Kirchhofer et Richard Stinshoff dans la collection Anglistik und Englischunterricht, volume 74, publié par Universitätsverlag Winter Heidelberg, janvier 2010, pp.173-193.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction et co-direction d’ouvrages:• Co-direction avec Laetitia Garcia (MCF en sciences de gestion, université de Lille) de l’ouvrage collectif </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, Arts et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Peter Lang, 2024.• direction du dossier thématique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fim & TV-Induced Tourism: Some Contemporary Aspects & Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue InMedia, 9.1, 2021, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/2795</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• Codirection avec Joël Augros du dossier thématique Cinema and Marketing de la revue InMedia, 3, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés (avec comité de lecture):• “A Little house on a well-known prairie: visiting specific aspects of American history”, dans l’ouvrage *Tourisme, Arts et Territoires *sous la direction de Nathalie Dupont et Laëtitia Garcia, Peter Lang, 2024.• “The Trump Prophecy, or how a Godlywood film points to a dis-United America”, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Unis, entre union et désunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud, Pauline Pilote et Delphine Letort, édition Perséides, novembre 2023, pp. 213-230.• “Foreword: Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3024</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Local Aspects and Impacts of Film-induced Tourism” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3027</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).-“Bayeux and the Game of Thrones Tapestry” dans la revue InMedia, n° 9.1, juillet 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives sous la direction de Nathalie Dupont, mis en ligne le 31 janvier 2022 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/inmedia/3029</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Godlywood et le fait religieux : une face cachée du cinéma américain », dans *Des faces cachées dans les Amériques *sous la direction de Marie-Christine Michaud, Eliane Elmaleh et Salah Oueslati, Eric Jamet Editeur, 2019.• « Walden Media : une compagnie en marge du pouvoir hollywoodien ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction d’Edwige Camp, John Chandler, Daniel Grégorio et Ammaria Lanasri, Presses universitaires de Valenciennes, 2018.• « Les chrétiens et le cinéma aux États-Unis : deux mondes aux intérêts semblables ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Marie-Christine Michaud et Patricia Victorin, Presses universitaires de Rennes, 2018.• « Religion et cinéma américain : un exceptionnalisme parfois difficile à exploiter et à exporter », dans L’exceptionnalisme politico-religieux aux Etats-Unis, sous la direction de Mokhtar Ben Barka, Artois Presses Université, 2016.• « Hollywood et la morale au cinéma : un pari rentable ? », dans Entre Jouissance et tabous, sous la direction de Mariannick Guennec, Presses Universitaires de Rennes, 2015.• “Pleasure, Spectacle, Religion: Cinema and Christianity in America”, in Phillip Drummond (ed.), The London Film and Media Reader 3: The Pleasures of the Spectacle, London: The London Symposium, 2015. Ebook: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• “Young Audiences in Hollywood: the End of a Love Affair?”, Film Journal, 2 (2013), “Youth in American Film” sous la direction de Marimar Azcona et Penny Starfield, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://filmjournal.org/fj2-dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Foreword, “Cinema and Marketing: when Cultural Demands meet Industrial Practices”, InMedia, 3, sous la direction de Nathalie Dupont et Joël Augros, avril 2013, mis en ligne le 22 avril 2013, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://inmedia.revues.org/625</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.-“marketing films to the American conservative Christians : the case of The Chronicles of Narnia”, InMedia n°3, April 2013, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inmedia.revues.org/594</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Les Oscars : la fête commerciale du cinéma hollywoodien », revue Quaderna, n°1 (13 janvier 2013). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors », revue Transatlantica, 2011: 2, 2012 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transatlantica.revues.org/5430</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Le numérique, une chance pour Hollywood ? », revue CIRCAV (Cahiers Interdisciplinaires de la Recherche en Communication Audiovisuelle), n°22, Patrick Louguet & Fabien Maheu eds, 2011.• «Les Majors américaines et les ré-adaptations» dans De la page blanche aux salles obscures : adaptations et réadaptations dans le monde anglophone, Ariane Hudelet & Shannon Wells-Lassagne, eds, Presses Universitaires de Rennes, Rennes, 2011.• « Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit » Etudes canadiennes, revue interdisciplinaire des études canadiennes en France, n°67, 2010.• « Hollywood and the American Christian groups: a business partnership » in Religion, Secularity and Cultural Agency Anton Kirchhofer & Richard Stinshoff, eds, Anglistik und Englischunterricht, volume 74, Universitätsverlag Winter Heidelberg, 2010.• « Hollywood et l’Europe : rapport de force et interculturalité », dans Altérité, Identité, Interculturalité sous la direction de Bénédicte de Buron-Brun, L’Harmattan, Paris, 2010.• « Les adaptations cinématographiques de la littérature pour jeunes » in Le grand jeu et le pays perdu, Les cahiers Robinson, n°25, 2009.• « The Hollywood Majors and Ireland: a financially interesting relationship ? » in Cinemas of Ireland Isabelle le Corff et Estelle Epinoux eds, Cambridge Scholars Publishing, Newcastle, 2009.• « Hollywood et l’Europe : rapport de force et interculturalité » in Altérité-Identité-Interculturalité identité, Bénédicte de Buron-Brun ed., l’Harmattan, Paris, 2010.• « La géographie hollywoodienne », dans La Géographie dans le monde anglophone : espace & identité Marie-Françoise Alamichel & Olivier Brossard eds, Michel Houdiard Editeur, Paris, 2010.• « L’importance prise par le genre ‘blockbuster’ dans la production des Majors américaines lors de ces 30 dernières années » in Cinéma et Histoire, Melvyn Stokes & Gilles Ménégaldo eds, Michel Houdiard Editeur, Paris, 2008.• « Contemporary films as produced by the Hollywood Majors : a leisure activity shaped by its market and its infrastructures » in Loisirs et Liberté en Amérique du Nord, Pierre Lagayette ed, Presses de l’Université Paris-Sorbonne, 2008.• «L'image de synthèse dans le cinéma des Majors américaines : une imitation liée à une nécessité artistique ou économique ?», Monique Carcaud-Macaire & Luc Bouvard eds, Presses de l’université Paul Valery, Collection ‘Etudes sociocritiques’, volume II, 2007.• « Le cinéma américain : un impérialisme culturel ? », revue Lisa, Perspectives transatlantiques sur les empires, Pierre Guerlain ed, volume 5, n°3, 2007 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• « Les studios hollywoodiens et les années soixante : une période de transition », Revue Matériaux pour l’histoire de notre temps, « Retour sur les sixties : les États-Unis années 1960», sous la direction de Jacques Portes, n°87, Paris, juillet-septembre 2007, pp.116-125.• «Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ? », Revue Cycnos, Les Etats-Unis et la guerre, les Etats-Unis en guerre André Muraire ed, Université de Nice-Sophia Antipolis, volume 21, n° 2, 2004.• « La Californie et le cinéma américain : le problème des runaway productions » in La Californie : périphérie ou laboratoire ?, Annick Foucrier & Antoine Coppolani eds, Paris, L’Harmattan, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques:• Co-organisation avec Laetitia Garcia (université de Lille) du colloque international intitulé « tourisme, arts et mémoire », 28 - 29 mars 2024 à l’université de Lille. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tam24.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation avec Laetitia Garcia (université de Lille) d’un colloque international sur le tourisme brassicole les 15-16 septembre 2023 à l’université de Lille (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Co-organisation du colloque international « Tourisme, arts et territoires », 7 1 8 octobre 2021 à l’ULCO (Université du Littoral et de la Côte d’Opale), Boulogne sur Mer (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tat2021.univ-littoral.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• Co-organisation de la journée d’études « Tourisme, cinéma et séries télévisées » du 12 octobre 2018 à l’université de Lille 3, UFR LEA• Co-organisation du colloque international CinEcoSA, « Screen Policies in the 21st Century », Université de Paris 3,17-18 novembre 2014. Présidence d’un atelier.• Co-organisation de la journée d’étude « Film and Television Policies in English-speaking Countries », Paris 8, 25 octobre 2013. Présidence d’un atelier et présentation de la conférencière (Anna Herold, membre de la Commission européenne).• Co-organisation de la journée d’étude « Marketing & cinéma » (2ème partie du colloque international sur le marketing cinématographique), Paris 3, 25 novembre 2011. Présidence d’un atelier.• Co-organisation du colloque « Marketing & Cinéma », organisé par CinEcoSA & le GRECA à la maison de la Recherche Sorbonne Nouvelle, Paris 3, 19-20 novembre 2010. Présidence d’un atelier.• Co-organisation de la journée d’étude : « Les industries cinématographiques et télévisuelles des pays anglophones à l’étranger : relations industrielles et culturelles » à l'Université Paris Ouest Nanterre La Défense le vendredi 27 novembre 2009. Présidence d’un atelier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques :34 communications lors de colloques nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires :• «  La petite maison dans la prairie: un tourisme lié à une vision spécifique de l'histoire américaine», le 23 février 2024 dans le cadre du séminaire de l'équipe Image et critique, &amp;quot;Intermedialités sensibles: Restitutions du vivant&amp;quot;, séance le paysage filmé et sa portée économique et culturelle, Université de Bourgogne.• « Godlywood : l’altérité religieuse du cinéma américain » le 23 mars 2022, ULCO dans le cadre du séminaire doctoral « altérités religieuses » organisé par le laboratoire H.L.L.I.• « Cinéma hollywoodien et jeu vidéo » le 16 avril 2021 à l’université de Picardie Jules Verne dans le cadre du séminaire de recherche « jeu vidéo et romanesque » organisé par le CERCLL (EA4283). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jvromanesque.hypotheses.org/252</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• « Le cinéma hollywoodien : une industrie destinée à faire des profits » en octobre 2018 à l’université de Lille 3 dans le cadre du Master LEA Management de projets touristiques• Invitation à participer au séminaire « perspectives socio-économiques de l’audiovisuel » pour les masters 1, département cinéma et théâtre, programme de recherche « Ecrans, Représentations, Mémoires », université de Montpellier 3, année universitaire 2018-2019. Annulé suite aux menaces d’attentats.• « Walden Media et la religion au cinéma », dans le cadre du séminaire 2015 du réseau Culture et religion dans les pays anglophones, en collaboration avec l'EA 1569 Transferts critiques et dynamique des savoirs (Paris 8), à l’Institut protestant de théologie de Paris, 19 juin 2015.• « Hollywood et le religieux, un mariage encore fait de hauts et de bas : le cas de Walden Media », dans le cadre du séminaire 2014 de la MSH-M de l’université de Montpellier intitulé Le fait religieux interrogé par les chercheurs. Constructions disciplinaires, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises:• Expertise comme experte extérieure pour l’école doctorale de l’université de Reims d’un projet de thèse intitulé « les représentations du changement climatique dans le cinéma américain contemporain », novembre 2023.•Une expertise suite à un colloque de la SERCIA•Deux expertises pour la revue française d’études américaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Media:Articles dans des journaux/magazines:• « Le cinéma, reflet de la société contemporaine ? », dans Les États-Unis de Donald Trump, revue France Forum (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.institutjeanlenacuet.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), n° 74, octobre 2019, pp.82-83 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les media :• interview téléphonique en direct avec Louise Thomane, journaliste à France Culture pour le journal de 12 :30 diffusé le 2 septembre 2023 et consacrée à la grève des scénaristes et acteurs à Hollywood (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Thomas Roche Bayard, journaliste à La Nouvelle République, pour son article « Remakes au cinéma : la recette d’un succès », paru le 18 juillet 2023, (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Pierre Hardy, journaliste au Parisien, pour son article « Napoléon » de Ridley Scott : pourquoi le cinéma américain se passionne pour l’histoire de France ? » paru le samedi 15 juillet 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Interview avec Olivier Delcroix, rédacteur en chef adjoint au Figaro, pour son article « L’incroyable retour du ‘King of Cool’ Steve McQueen », paru dans l’édition papier Le Figaro et vous du mercredi 19 avril 2023, cahier n°3, p.30 (mis en ligne le mardi 19 avril 2023 : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Sophie Kloetzli, journaliste à Koï magazine, pour son article « Oscars 2021 : que représente la victoire de Nomadland et de Minari pour Hollywood ?», mis en ligne le 22/04/2021 ( </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Lise Cloix, journaliste à Cinepsis, pour son article « Le phénomène Godlywood : Dieu aime-t-il le cinéma ?», mis en ligne le 18/12/2020 ( </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview avec Paul Guyonnet, journaliste au Huffington Post, pour son article « Laïcité : Pourquoi Angleterre et États-Unis ont tant de mal à comprendre la vision française », mis en ligne le 03/10/2020 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_fr_5f9fe939c5b60eefc854acc1)• interview avec Eve Guyot, journaliste à La Croix, pour son article « Femmes et minorités : l’Académie des Oscars s’ouvre à la diversification », mis en ligne le 1/07/2020 (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Fiona Moghaddam, journaliste à France Culture, pour la rubrique Les invitées de la semaine : « Diversité sur les écrans : ‘Hollywood s’ouvre mais reste un milieu masculin blanc’ », mis en ligne le 13/06/2020 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Manon Marcillat, journaliste culture du site Konbini pour son article• interview téléphonique avec Claire Rodineau, journaliste au Figaro pour la rédaction de son article intitulé « Once Upon a Time…..in Hollywood : le meurtre de Sharon Tate continue de fasciner » mis en ligne le 13 août 2019 (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Pauline Bock, journaliste au Guardian US pour la rédaction de son article intitulé « Why Have Americans Given So Much Money to restore Notre-Dame » mis en ligne le 8 août 2019 (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Alexandra Saviana, journaliste à Marianne pour la rédaction de son article intitulé « Lashana Lynch en 007 : eh oui, le casting d’un film, c’est du marketing » mis en ligne le 17 juillet 2019 (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Florian Delorme, journaliste à France culture pour l’émission Cultures monde « Silence on tourne : de Moscou à Téhéran, la création à l’épreuve de la censure » diffusée le 9 mai 2018 et consacrée à la censure cinématographique (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• interview téléphonique avec Clément Thiery, journaliste à New York à la revue bilingue France-Amérique pour la rédaction de son article intitulé « Cannes ne pourra pas refuser les films de Netflix très longtemps », mis en ligne le 19 avril 2018 (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• interview téléphonique avec Clémentine Gallot pour la rédaction de son article dans le magazine d’information culturelle et cinématographique TroisCouleurs, article intitulé « Langues mortes : sous-titrage : qui a droit à la parole à Hollywood ? », pp.38-39, mis en ligne le 12 mars 2018 (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/troiscouleurs/docs/159</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_web-simple).• interview téléphonique avec Clément Lesaffre, journaliste pour le site internet d’Europe1, pour la rédaction de son article « Ces films qui nous parlent de l’Amérique de Trump », mis en ligne le 19 janvier 2018 (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Raphaelle Elkrief, journaliste freelance pour Stylist et Grazia pour la rédaction de son article « comment une génération d’ados sont devenus les gourous de la pop culture ? », mis en ligne le 27 janvier 2017 (</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://m.slate.fr/story/135488/fan-fille-stranger-things</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).• Interview téléphonique avec Annabel Benhaiem, journaliste au Huffington Post, pour la rédaction de son article : « Ils sont partout : rire des clichés racistes, pourquoi les films américains y arrivent-ils mieux que les nôtres » mis en ligne le 1er juin 2016 (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_n_10228878.html).• Interview par email avec la journaliste et auteure freelance Randy Dawn, pour un article publié dans Variety : « Publicists Guild Awards : Film Promoters adjust to Cultural Changes as Large Campaigns go Global », Variety, 26 février 2016 (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of Film and TV induced Tourism: some contemporary aspects and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Aspects and Impacts of Film-induced Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Film and TV-Induced tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux and the Game of Thrones® tapestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Film and TV-induced Tourism: Some Contemporary Aspects and Perspectives, 9 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young audiences in Hollywood: The end of a love affair? (Film Journal/Sercia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Oscars: la fête commerciale du cinéma hollywoodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aux limites de l'essentialisme ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinema and Marketing: When Cultural Demands Meet Industrial Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Augros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Films to the American Conservative Christians: The Case of The Chronicles of Narnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinema and Marketing, 3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/inmedia.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood adaptations of comic books in a post-9/11 context: the economic and cultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sport et société / Animals and the American Imagination, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies numériques : une chance pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations cinématographiques Canada-U.S.A. : une continuité dont le Canada peut maintenant tirer profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations cinématographiques de la littérature pour jeunes : une nécessité économique pour Hollywood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain: un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Perspectives transatlantiques sur les empires, v (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain : un impérialisme culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perspectives transatlantiques sur les empires, V (3), pp.111-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les studios hollywoodiens et les années soixante : une période de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Retour sur les Sixties : les États-Unis des années 1960, 87, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.087.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors hollywoodiennes et les récentes interventions militaires américaines : y a–t-il une nouvelle façon de filmer la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 33, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Hollywood and Godlywood: the Case of Walden Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2015, 9783034318174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trump Prophecy, Or how a Godlywood film points to a dis-United America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Letort, Delphine; Pilote, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats-Unis, entre union et désunion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Perseides, 2024, Le Monde atlantique, 2371250740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Little House on a well-known Prairie: visiting specific aspects of American history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Nathalie; Garcia, Laetitia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, arts et territoires : Impacts réciproques à travers des études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, 2024, Business and Innovation, 9782875748096. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godlywood et le fait religieux: une face cachée du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Elmaleh, Eliane; Oueslati, Salah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Jamet, 2019, 978-2904724510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens et le cinéma aux Etats-Unis: Deux mondes aux intérêts parfois semblables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaud, Marie-Christine; Victorin, Patricia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les Amériques : métamorphoses, métissages, réinterprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 9782753575585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walden Media : une compagnie en marge du pouvoir Hollywoodien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camp, Edwige; Chandler, John; Grégorio, Daniel; Lanasri, Ammaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s): Expressions et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.191-202, 2018, Pratiques (et représentations), 978-2364240490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et cinéma américain: un exceptionalisme parfois difficile à exploiter et à exporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Barka, Mokhtar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exceptionnalisme politico-religieux aux Etats-Unis : un peuple élu par Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.125-153, 2016, Études des faits religieux, 978-2-84832-228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure, Spectacle, Religion: Cinema and Christianity in America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drummond, Phillip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleasures of the Spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Academic conferences London Ltd, pp.401-412, 2015, 978-0-9573631-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood et la morale au cinéma: un pari rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guennec, Mariannick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Jouissance et tabous : les représentations des relations amoureuses et des sexualités dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2015, 9782753539686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOLLYWOOD ET L'EUROPE : RAPPORT DE FORCE ET INTERCULTURALITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Buron-Brun, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité, Identité, Interculturalité : perceptions et Représentations de l'Etranger en Europe et dans l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, 2011, 978-2-296-54082-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Majors américaines et les ré-adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudelet, Ariane; Wells-Lassagne, Shannon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la page blanche aux salles obscures: adaptation et ré-adaptation dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2011, Le Spectaculaire. Série Cinéma, 978-2-7535-6172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alamichel, Marie-Françoise; Brossard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace &amp; identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, 2010, 978-2356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollywood and the American Christian groups: a business partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anton Kirchhofer; Richard Stinshoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, Secularity and Cultural Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Universitätsverlag Winter Heidelberg, 2010, 3825357074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hollywood Majors and Ireland : A financially interesting relationship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Corff, Isabelle; Épinoux, Estelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinemas of Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.28-49, 2009, 978-1-4438-0240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary films as produced by the Hollywood Majors: a leisure activity shaped by its market and its infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagayette, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs et liberté en Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.105-119, 2008, Americana (Collection), 978-2-84050-540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance prise par le genre 'blockbuster' dans la production des Majors américaines lors de ces 30 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stokes, Melvyn; Menegaldo, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.480-493, 2007, 2-912673-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de synthèse dans le cinéma des Majors américaines: une imitation liée à une nécessité artistique ou économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud-Macaire, Monique; Bouvard, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Imitation au cinéma : Actes du 8e congrès de la Sercia, Montpellier, 26-29 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions du CERS, pp.481-500, 2007, 978 2 902879 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Californie et le cinéma américain : le problème des runaway productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foucrier, Annick; Coppolani, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Californie: périphérie ou laboratoire ? : [actes du colloque international, Montpellier, juin 2003]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-150, 2004, L'Aire anglophone (Paris), 2747567664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinecosa.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/2795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://filmjournal.org/fj2-dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmedia.revues.org/594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transatlantica.revues.org/5430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tam24.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tat2021.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jvromanesque.hypotheses.org/252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutjeanlenacuet.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/troiscouleurs/docs/159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.slate.fr/story/135488/fan-fille-stranger-things" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinecosa.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/2795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/3029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thelondonfilmandmediaconference.com/conference-ebook-readers-available-for-download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://filmjournal.org/fj2-dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inmedia.revues.org/625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inmedia.revues.org/594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quaderna.org/les-oscars-la-fete-commerciale-du-cinema-hollywoodien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transatlantica.revues.org/5430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/lisa/publicationsFr.php?p=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tam24.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees/evenements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tat2021.univ-littoral.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jvromanesque.hypotheses.org/252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institutjeanlenacuet.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutjeanlecanuet.org/content/le-cinema-reflet-de-la-societe-contemporaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/journal-de-12h30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanouvellerepublique.fr/a-la-une/remakes-au-cinema-la-recette-d-un-succes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leparisien.fr/culture-loisirs/cinema/napoleon-de-ridley-scott-pourquoi-le-cinema-americain-se-passionne-pour-lhistoire-de-france-15-07-2023-K33GLFKHWFERLDUWZHZ36VQSQQ.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/cinema/l-incroyable-retour-du-king-of-cool-steve-mcqueen-20230418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koimagazine.fr/blogs/news/oscars-2021-que-represente-la-victoire-de-nomadland-et-de-minari-pour-hollywood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinepsis.fr/le-phenomene-godlywood-dieu-aime-t-il-le-cinema/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huffingtonpost.fr/entry/laicite-angleterre-etats-unis-france" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-croix.com/Culture/Cinema/Femmes-minorites-lAcademie-Oscars-souvre-diversification-2020-07-01-1201102968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/amp/societe/diversite-sur-les-ecrans-hollywood-souvre-mais-reste-un-milieu-masculin-blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/cinema/once-upon-a-time-in-hollywood-le-meurtre-de-sharon-tate-continue-de-fasciner-20190813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/lifeandstyle/2019/aug/08/notre-dame-paris-why-have-americans-given-so-much-money-to-restore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marianne.net/culture/lashana-lynch-007-james-bond-casting-marketing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/cultures-monde/culturesmonde-du-mercredi-09-mai-2018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france-amerique.com/fr/cannes-cant-refuse-netflix-movies-much-longer/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/troiscouleurs/docs/159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe1.fr/culture/ces-films-qui-nous-parlent-de-lamerique-de-trump-3550490" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.slate.fr/story/135488/fan-fille-stranger-things" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.fr/2016/05/31/films-americains-rires-cliches-racistes-ils-sont-partout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variety.com/2016/biz/news/publicists-guild-awards-film-promoters-adjust-to-cultural-changes-as-large-campaigns-go-global-1201714289/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.3029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04646965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04647231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>