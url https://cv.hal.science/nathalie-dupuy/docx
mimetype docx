--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,51 +1,19628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Dupuy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Water Content in Vanilla Pods and Powder Using Near-Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance in Nutrition and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopesticide Production from Trichoderma harzianum by Solid-State Fermentation: Impact of Drying Process on Spore Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Farnet-da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation12010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of e-beam and X-ray irradiation conditions on radical generation in PE/EVOH/PE multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113610. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Irradiation Technologies on High-Density Polyethylene (HDPE) for Biopharmaceutical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.107394. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future trends of microbial and nematode-based biopesticides for biocontrol of crop pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Regus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07388551.2024.2370370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dose rate effects and reactive species formation in irradiated multilayer films – part 2 PE/EVOH/PE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (36), pp.18942-18948. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04153d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and genotoxic characterization of bioaccessible fractions as a comprehensive in vitro tool in assessing the health risk due to dust-bound contaminant ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahnie Lebarillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.16680-16695. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of X‐Rays, e‐Beam, and Gamma Irradiation on Chemical, Thermal, and Mechanical Properties of Polypropylene‐Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 226 (20), pp.e00130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202500130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dose rate effects and reactive species formation in irradiated multilayer films – part 1 EVA/EVOH/EVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (36), pp.18935-18941. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04152f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Regus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of effects from gamma, e-beam and X-ray radiation on multilayer polymer films used in biopharmaceutical devices by chemometric treatment of spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.111607. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties and radical monitoring after gamma, X-ray, and electron beam irradiation in polyamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (31), pp.21222-21228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp02358g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical detection and electron‐spin resonance (ESR) monitoring in polymer materials irradiated with gamma and X‐rays: Polyethylene and polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141 (11), pp.e55098. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.55098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation on physical and chemical properties of γ‐irradiated multilayer PE/EVOH/PE film: A multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard‐perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.e202200065. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/appl.202200065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Cassava Starches’ Identification through Mid-Infrared Spectroscopy and Exploratory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Yves Lopes de Macêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor H dos S Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Souza Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna N de M E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.126 - 140. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytica4020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma, E-Beam and X-ray Irradiations on PE/EVOH/PE Multilayer Film: An Industrial Point of View Regarding the Impact on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R A Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.2799. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15132799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use legacy footprint in Mediterranean forest soils: An infrared spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 430, pp.116299. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Regus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does land use legacy matter for current soil functioning? A bibliometric study (2001–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/er-2021-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functioning in Mediterranean forest soils: Does land use legacy matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (13), pp.3932-3942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of ethylene vinyl acetate (EVA)/ethylene vinyl alcohol (EVOH)/EVA films with gamma, electron-beam, and X-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker T Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Kamrul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold K Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-023-00413-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Land Use Legacy Effect on Forest Soils: A Case Study on Microarthropods Used as Indicators in Mediterranean Post-Agricultural Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Aupic-Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.2223. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f14112223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing evaluation of cable insulations subjected to radiation ageing: Application of principal component analyses to Fourier Transform Infra‐Red and dielectric spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vincenzo Suraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Voltage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.652-665. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/hve2.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of X-Rays, Electron Beam, and Gamma Irradiation on Chemical and Physical Properties of EVA Multilayer Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.888285. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.888285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year ageing FTIR monitoring of PE/EVOH/PE film after gamma or electron beam irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.109790. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of native soil-derived Trichoderma spp. isolates and analysis of their antagonist traits against Lasiodiplodia theobromae causing stem-end rot in papaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ampères Bedine Boat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Agriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Moussango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Phytopathology and Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (15), pp.1766-1794. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03235408.2022.2116689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Oxidation Ageing of XLPE Containing Different Additives and Filler: Principal Component Analyses of Gases Emission and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.3810. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14183810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of peroxide in gamma irradiated PE/EVOH/PE multilayer film using methionine probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.226 - 232. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnological potential of Zymotis‐2 bioreactor for the cultivation of filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Karachurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoria Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Kourkoutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2100288. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.202100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bibliometrics to analyze the state of art of pesticide use in vineyard agrosystems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flor Regus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.80123-80136. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AComDim highlighting of agroclimatic factors influencing the Moringa oleifera Lam. leaf’s composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.103297. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a characterization method of Egyptian human mummy balms by chemometric treatments of infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.121949. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of X-ray, electron beam and gamma irradiation on PE/EVOH/PE multilayer film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (84), pp.11049-11051. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cc02871e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication and Chemometric Discrimination of Six Greek PDO Table Olive Varieties through Morphological Characteristics of Their Stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Agriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tarapoulouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ampères Bedine Boat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1829. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at the Product, Macromolecular, and Molecular Level of the Physical and Chemical Properties of a γ-Irradiated Multilayer EVA/EVOH/EVA Film: Comprehensive Analysis and Mechanistic Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2671. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13162671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid disease diagnostic of Nerium oleander L. leaves by visible and near infrared spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecmed.2021.2121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gamma Irradiation on Electric Cables Models: Study of Additive Effects by Mid-Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1451. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13091451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the scientific research on the ionizing radiation impacts on polymers (1975–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.770 - 778. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/epoly-2021-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric Discrimination of the Varietal Origin of Extra Virgin Olive Oils: Usefulness of 13C Distortionless Enhancement by Polarization Transfer Pulse Sequence and 1H Nuclear Magnetic Resonance Data and Effectiveness of Fusion with Mid-Infrared Spectroscopy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arona Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (14), pp.4177-4190. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Peroxide in Gamma Irradiated EVA Multilayer Film Using Methionine Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3024. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12123024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of gamma-irradiated single-use bag seals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Packaging and Shelf Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.100582. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Scientific Interest for Olive Oil Origin: A Bibliometric Study from 1991 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.556. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Enzymes, Conidia and 6-Pentyl-alpha-pyrone Production from Solid-State-Fermentation of Agroindustrial Wastes Using Experimental Design and T. asperellum Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (11), pp.5699-5710. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00908-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control chart and data fusion for varietal origin discrimination: Application to olive oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121115. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of yeast extract enrichment and Pycnoporus sanguineus inoculum on the dephenolisation of sugar-cane bagasse for production of second-generation ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique González-Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alarcón-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaime Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 260, pp.116370. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiroptical fingerprints to characterize lavender and lavandin essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lafhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirstin Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1610, pp.460568. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of chemical species created during γ‐irradiation of antioxidant used in polyethylene and polyethylene‐ co ‐vinyl acetate multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.49336. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a sugarcane bagasse-based substrate for second-generation ethanol: Effect of pasteurisation conditions on dephenolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique González-Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alarcón-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaime Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.859-866. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the scientific research on the gamma irradiated polymers degradation (1975-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.108577. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock chemometrics for the discrimination of three extra virgin olive oil varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Laroussi-Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.125588. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma irradiation on the oxygen barrier properties in ethyl-vinyl acetate/ethylene-vinyl alcohol/ ethyl-vinyl acetate multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (44), pp.e49361. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Aeration for 6-Pentyl-alpha-pyrone, Conidia and Lytic Enzymes Production by Trichoderma asperellum Strains Grown in Solid-State Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.5711-5720. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-019-00809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flasks to single used bioreactor : scale-up of solid state fermentation process for metabolites and conidia production by Trichoderma asperellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoria Mitropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Kourkoutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.109496. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of extra virgin olive oils from five French cultivars: En route to a control chart approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.106691. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Coconut Aroma in Solid-State Cultivation: Screening and Identification of Trichoderma Strains for 6-Pentyl-Alpha-Pyrone and Conidia Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/8562384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-treatment of a sugarcane bagasse-based substrate prior to saccharification : effect of coffee pulp and urea on laccase and cellulase activities of Pycnoporus sanguineus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique González Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaime Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.178-186. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of O 2 -Permeation Barrier during the Gamma-Irradiation of Polyethylene/Ethylene-Vinyl Alcohol/Polyethylene Multilayer Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (31), pp.14115-14123. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state fermentation pilot-scaled plug flow bioreactor, using partial least square regression to predict the residence time in a semicontinuous process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.107248. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2019.107248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectroscopy as a useful tool to predict land use depending on Mediterranean contrasted climate conditions: A case study on soils from olive-orchards and forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boukhdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 686, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile components as chemical markers of the botanical origin of Corsican honeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.52 - 62. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the discoloration on c-irradiated PE and EVA films to evaluate antioxidant stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135 (18), pp.46114. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.46114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS analysis of PE and EVA samples irradiated at different γ-doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427, pp.966 - 972. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of pH, conductivity, total organic carbon with carboxylic acids detected by ion chromatography in solution after contact with multilayer films after γ-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2018.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multilayer film stability by Raman spectroscopy after gamma-irradiation sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Compositions of Olive Oils from Six Cultivars from East and South-Western Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boudour-Benrachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pinatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv Food Technol Nutr Sci Open J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17140/AFTNSOJ-3-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infra-red spectroscopy reveals chemical interactions driving water availability for enzyme activities in litters of typical Mediterranean tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane de La Boussinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.72-81. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of γ-irradiation, ageing and their interactions on multilayer films followed by AComDim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 981, pp.11 - 23. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FTIR/chemometrics approach to characterize the gamma radiation effects on iodine/epoxy-paint interactions in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 960, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the major chiral compounds from Bubonium graveolens essential oil by HPLC and absolute configuration determination by VCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Amin Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectroscopy for the Characterization and Quality Control of Moringa Oleifera : a Multivariate Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1158_45, pp.397-404. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1158.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric analysis of French lavender and lavandin essential oils by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lafhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.156 - 164. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting metabolic indicators of olive oil during storage by the AComDim method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Korifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.104-116. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year monitoring by FTIR of γ-irradiated multilayer film PE/EVOH/PE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R A Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of the Effects of Thermal and Photochemical Accelerated Oxidations on Quality of “Green Type” and “Black Type” French Olive Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (12), pp.890-907. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2016.712076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the major chiral compounds of Artemisia herba-alba essential oils (EOs) using reconstructed vibrational circular dichroism (VCD) spectra: En route to a VCD chiral signature of EOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Amin Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Montassir Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 903, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisia arborescens Essential Oil Composition, Enantiomeric Distribution, and Antimicrobial Activity from Different Wild Populations from the Mediterranean Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Amin Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Militello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Saia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Settanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Aleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (8), pp.1095 - 1102. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of metabolomic markers of lavender and lavandin essential oils using mid-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lafhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR study of ageing of gamma-irradiated biopharmaceutical EVA based film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AComDim as a multivariate tool to analyse experimental design application to γ-irradiated and leached ion exchange resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Korifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of Tunisian virgin olive oils by chemometric analysis of fatty acid compositions and NIR spectra. Comparison with Maghrebian and French virgin olive oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laroussi-Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for identification and quantification analysis of essential oil varieties: a multivariate approach applied to lavender and lavandin essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lafhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (6), pp.577-585. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of γ-irradiated polyethylene-ethylene vinyl alcohol-polyethylene multilayer films: An ESR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.169 - 179. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Spectroscopy Analysis of Heavy Fuel Oils Using a New Diffusing Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (10), pp.1137 - 1143. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/14-07725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Lavender (Lavandula angustifolia) Essential Oil Using Multiblock Data from Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05 (10), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2014.510071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the alignment method on experimental and simulated chromatographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Korifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (22), pp.3276-3291. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201400700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric analysis of mid infrared and gas chromatography data of Indonesian nutmeg essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nanlohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEL n a n b n color space predictive models for colorimetry devices – Analysis of perfume quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Korifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Antinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2012.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated aging of lubricant oils by chemometric treatment of infrared spectra: Potential antioxidant properties of sulfur structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107, pp.219 - 224. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2012.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts to separate (–)--thujone, (+)--thujone epimers from camphor enantiomers by enantioselective HPLC with polarimetric detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmane El Montassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.832 - 839. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201200907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantitative determination of oleuropein in olive leaves (Olea europaea) using mid-infrared spectroscopy combined with chemometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Aouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Msallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.292 - 297. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and authentication of A. senegal and A. seyal exudates by infrared spectroscopy and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135, pp.2554 - 2560. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Methods Discrimination of five Tunisian cultivars by Mid InfraRed spectroscopy combined with chemometric analyses of olive Olea europaea leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Aouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monji Msallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multiblock NIR/MIR PLS predictive models to detect adulteration of diesel/biodiesel blends by vegetal oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.190 - 197. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter quality and microbial catabolic functions along a gradient of wildfire history in a Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ziarellid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), p. 81 - p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PLS1-DA, PLS2-DA and SIMCA for classification by origin of crude petroleum oils by MIR and virgin olive oils by NIR for different spectral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in recovery of mediterranean soil chemical properties and microbial activities after infrequent and frequent wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and authentication of virgin olive oil from French PDO regions by chemometric treatment of Raman spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Korifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (7), pp.1540-1547. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between NIR, MIR, concatenated NIR and MIR analysis and hierarchical PLS model. Application to virgin olive oil analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswin Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanloot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 666 (1-2), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2010.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of external parameter orthogonalisation for calibration transfer in short waves — Near infrared spectroscopy application to gasoline quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amat-Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 642, pp.6 - 11. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of jojoba oil aging by FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 642, pp.163 - 170. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of aging of edible oils by oxidative spectroscopic index and MCR-ALS chemometric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (5), pp.1748-1756. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Principal Component-Based Orthogonal Signal Correction Applied to Fused Near Infrared−Mid-Infrared Spectra of French Olive Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de B Harrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81, pp.7160 - 7169. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900538n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid compositions and french registered designations of origins of virgin olive oils predicted by chemometric analysis of mid-infrared spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (5), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/000370208784344479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative chemometric analyses of geographic origins and compositions of lavandin var. Grosso essential oils by mid infrared spectroscopy and gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Le van Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 613 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing petroleum oils biodegradation by chemometric analysis of spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissam Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Permanyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.857 - 871. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2007.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water evaporation analysis of L-phenylalanine from initial aqueous solutions to powder state by vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsztynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Komorowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp.1040-1053. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/000370206778397425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of near-infrared on the pKa values of L-phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsztynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Komorowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp.648-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H NMR study of inclusion compounds of phenylurea derivatives in &beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spectrochim. Acta. A, pp.61-1051. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2004.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of French Virgin Olive Oil Registered Designation of Origins Predicted by Chemometric Analysis of Synchronous Excitation−Emission Fluorescence Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pinatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.9361 - 9368. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf051716m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental vibrational study of phenylurea: structure, solvent effect and inclusion process with the β-cyclodextrin in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spectrochim. Acta. A, pp.60-2553. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometrics as a tool for the analysis of evolved gas during the thermal treatment of sewage sludge using coupled TG–FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 404 (1-2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(03)00064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the contribution profiles obtained through the SIMPLISMA Approach used as reference data in a calibration process. Application to Raman micro-analysis of dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Batonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 495, pp.205-215. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of starches by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laureyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.83 - 90. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00304-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-modelling analysis applied to nanosecond transient absorption spectroscopy of flavone: an aid to elucidate and characterize reaction intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.2633-2645. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and chemometrics study of the interaction between heavy metals and organic matter in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Douay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1386-1425(00)00420-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why light therapy is more effective than thermotherapy in rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsztynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Komorowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopic study of L-phenylalanine: Effect of pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olsztynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Komorowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.901-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de l’origine et des modifications d’amidons par traitement chimiométrique de données spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vandeerstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huvenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (8), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/analusis:199826080057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification et prédiction de paramètres physicochimiques dans la cannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIOSPIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR investigation of polypropylene and polyethylene irradiated with gamma and Xrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la chimie SCF Sud-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, societe française de chimie, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxicité des éléments traces métalliques chez le chêne pubescent dans le bassin minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing X-ray for single use systems sterilizationImplementing X-ray for single use systems sterilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single-Use Technologies V: Building The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse non ciblée et authenticité: Authenticité des huiles d'olives: Traitement chimiométrique de données chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food risk colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phyto control, Jun 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichoderma spores and 6-pentyl-alpha-pyrone production in solid state culture for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of naphtho-gamma-pyrones by Aspergillus niger under solid-state-fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination variétale des huiles d'olive vierges extra – effet terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Cabrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres HélioSPIR "Discrimination et classification par spectroscopie proche infrarouge",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichoderma spores and 6-pentyl-alpha-pyrone production in solid state culture for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermophilic pre-composting of olive mill wastewaters on reproduction and growth of earthworms Eisenia andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kharbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lakhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient recovery from olive by-products through vermicomposting with Eisenia andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kharbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lakhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and classification of natural products by chemometric method. Analysis of gas chromatographic data of essential oils of Indonesia Myristica fragans Houtt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE &amp; SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Corsican honeys by FTIR spectroscopy and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lolliozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.N Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI° Chemometrics in analytical chemistry (CAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéven Criquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique d’huiles végétales du Nord Sénégal dans un objectif de valorisation et de contrôle qualité et d’une politique de terroir. Application aux huiles de Balanites aegyptiaca, Adansinia digitata et Moringa oleifera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vanloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la récurrence des incendies et des sècheresses en région méditerranéenne sur la matière organique et la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Matière organique et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la RMN pour l'étude de complexes d'inclusion du fénuron dans la b-cyclodextrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7éme journée du club Français des b-cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of volatile organic emissions during drying of municipal sewage sludge using coupled tga-ftir : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Henry Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4EME CONGRES INTERNATIONAL GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Limoges, France. p.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pedoclimatic conditions on the chemical composition of essential oils of Thymus vulgaris L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Saye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Farnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The toxicity of trace metal elements in Downy Oak in Gardanne Mining Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Environmental Biotechnology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of X-rays and gamma-rays irradiation of polymer: An EPR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Girard-Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain R.A. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Radiation Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR investigation of gamma and X-ray irradiated polypropylene polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Krieguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rayonnement Radio-Chimie (R3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 6-pentyl-alpha-pyrone, lytic enzymes, and spores production by Trichoderma harzianum in solid state culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Molinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of pollen pellets collected by honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonmatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroanalysis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIR PLS prediction of quality parameters of olive oils at different stage of ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rébufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international sur la spectroscopie proche infrarouge (NIR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Grande Motte, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scientific interest for starch origin in South America from 2000 to 2020: Focus on non-destructive analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Mottin Demiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marney Pascoli Cereda; Olivier François Vilpoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starchy Crops Morphology, Extraction, Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 1: Underground Starchy Crops of South American Origin: Production, Processing, Utilization and Economic Perspectives, Elsevier, pp.289-304, 2023, 9780323900584. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90058-4.00016-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichoderma Species: Novel Metabolites Active for Industry and Biocontrol of Mycotoxigenic Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molinet Josiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianios Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Montet, Catherine Brabet, Sabine Schorr-Galindo, Ramesh C. Ray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycotoxins in Food and Beverages innovations and Advances Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021, 9781003176046. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003176046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of vibrational spectroscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Maléchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael G. Kontominas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentication and Detection of Adulteration of Olive Oil.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology, 978-1-53614-596-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of acclimatization on earthworm's (Eisenia andrei) potential on olive mille wastewaters detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barhoum Kharbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amjad Kallel, Mohamed Ksibi, Hamed Ben Dhia, Nabil Khélifi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.955-957, 2017, Advances in Science, Technology &amp; Innovation, 978-3-319-70547-7. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing Gamma Sterilization with X-Ray and E-Beam Technologies An International Industry and Academia Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Fifield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pharr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiroptical fingerprints to characterize lavender and lavandin essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lafhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirstin Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId531"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nathalie Dupuy </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the impact of e-beam and X-ray irradiation conditions on radical generation in PE/EVOH/PE multilayer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 243, pp.113610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopesticide Production from Trichoderma harzianum by Solid-State Fermentation: Impact of Drying Process on Spore Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Farnet-da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation12010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Analysis of Irradiation Technologies on High-Density Polyethylene (HDPE) for Biopharmaceutical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 217, pp.107394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418551v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Water Content in Vanilla Pods and Powder Using Near-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mezzatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advance in Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating dose rate effects and reactive species formation in irradiated multilayer films – part 2 PE/EVOH/PE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (36), pp.18942-18948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04153d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and genotoxic characterization of bioaccessible fractions as a comprehensive in vitro tool in assessing the health risk due to dust-bound contaminant ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stépahnie Lebarillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.16680-16695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33248-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of X‐Rays, e‐Beam, and Gamma Irradiation on Chemical, Thermal, and Mechanical Properties of Polypropylene‐Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (20), pp.e00130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202500130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating dose rate effects and reactive species formation in irradiated multilayer films – part 1 EVA/EVOH/EVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (36), pp.18935-18941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04152f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current status and future trends of microbial and nematode-based biopesticides for biocontrol of crop pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2024.2370370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal properties and radical monitoring after gamma, X-ray, and electron beam irradiation in polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (31), pp.21222-21228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02358g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges in viticulture practices in a changing environment: Can green waste amendment benefit soil properties of vineyards in the Mediterranean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of effects from gamma, e-beam and X-ray radiation on multilayer polymer films used in biopharmaceutical devices by chemometric treatment of spectroscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.111607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radical detection and electron‐spin resonance (ESR) monitoring in polymer materials irradiated with gamma and X‐rays: Polyethylene and polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (11), pp.e55098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamma, E-Beam and X-ray Irradiations on PE/EVOH/PE Multilayer Film: An Industrial Point of View Regarding the Impact on Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15132799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land use legacy footprint in Mediterranean forest soils: An infrared spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 430, pp.116299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does land use legacy matter for current soil functioning? A bibliometric study (2001–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Perissol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/er-2021-0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial functioning in Mediterranean forest soils: Does land use legacy matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (13), pp.3932-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.4727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compatibility of ethylene vinyl acetate (EVA)/ethylene vinyl alcohol (EVOH)/EVA films with gamma, electron-beam, and X-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tucker T Bisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Kamrul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold K Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00413-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Assessment of Land Use Legacy Effect on Forest Soils: A Case Study on Microarthropods Used as Indicators in Mediterranean Post-Agricultural Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f14112223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive investigation on physical and chemical properties of γ‐irradiated multilayer PE/EVOH/PE film: A multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard‐perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.e202200065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified Cassava Starches’ Identification through Mid-Infrared Spectroscopy and Exploratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Yves Lopes de Macêdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor H dos S Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Souza Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna N de M E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.126 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/analytica4020011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of native soil-derived Trichoderma spp. isolates and analysis of their antagonist traits against Lasiodiplodia theobromae causing stem-end rot in papaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ampères Bedine Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Agriopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Miché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Moussango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Phytopathology and Plant Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (15), pp.1766-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03235408.2022.2116689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-year ageing FTIR monitoring of PE/EVOH/PE film after gamma or electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.109790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of X-Rays, Electron Beam, and Gamma Irradiation on Chemical and Physical Properties of EVA Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.888285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2022.888285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio-Oxidation Ageing of XLPE Containing Different Additives and Filler: Principal Component Analyses of Gases Emission and Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), pp.3810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14183810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnological potential of Zymotis‐2 bioreactor for the cultivation of filamentous fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Karachurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoria Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Kourkoutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.2100288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.202100288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of peroxide in gamma irradiated PE/EVOH/PE multilayer film using methionine probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.226 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2022.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using bibliometrics to analyze the state of art of pesticide use in vineyard agrosystems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.80123-80136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-23285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ageing evaluation of cable insulations subjected to radiation ageing: Application of principal component analyses to Fourier Transform Infra‐Red and dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vincenzo Suraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.652-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/hve2.12239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Gamma Irradiation on Electric Cables Models: Study of Additive Effects by Mid-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13091451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a characterization method of Egyptian human mummy balms by chemometric treatments of infrared data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mezzatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.121949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of X-ray, electron beam and gamma irradiation on PE/EVOH/PE multilayer film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (84), pp.11049-11051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc02871e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authentication and Chemometric Discrimination of Six Greek PDO Table Olive Varieties through Morphological Characteristics of Their Stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Agriopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tarapoulouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ampères Bedine Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10081829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigations at the Product, Macromolecular, and Molecular Level of the Physical and Chemical Properties of a γ-Irradiated Multilayer EVA/EVOH/EVA Film: Comprehensive Analysis and Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13162671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid disease diagnostic of Nerium oleander L. leaves by visible and near infrared spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecmed.2021.2121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the scientific research on the ionizing radiation impacts on polymers (1975–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.770 - 778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/epoly-2021-0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric Discrimination of the Varietal Origin of Extra Virgin Olive Oils: Usefulness of 13C Distortionless Enhancement by Polarization Transfer Pulse Sequence and 1H Nuclear Magnetic Resonance Data and Effectiveness of Fusion with Mid-Infrared Spectroscopy Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (14), pp.4177-4190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AComDim highlighting of agroclimatic factors influencing the Moringa oleifera Lam. leaf’s composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.103297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452451v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiroptical fingerprints to characterize lavender and lavandin essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lafhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstin Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1610, pp.460568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338664v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of chemical species created during γ‐irradiation of antioxidant used in polyethylene and polyethylene‐ co ‐vinyl acetate multilayer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.49336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.49336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of a sugarcane bagasse-based substrate for second-generation ethanol: Effect of pasteurisation conditions on dephenolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique González-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaime Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the mechanical behavior of gamma-irradiated single-use bag seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.100582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Scientific Interest for Olive Oil Origin: A Bibliometric Study from 1991 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9050556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of Enzymes, Conidia and 6-Pentyl-alpha-pyrone Production from Solid-State-Fermentation of Agroindustrial Wastes Using Experimental Design and T. asperellum Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (11), pp.5699-5710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00908-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control chart and data fusion for varietal origin discrimination: Application to olive oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.121115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of yeast extract enrichment and Pycnoporus sanguineus inoculum on the dephenolisation of sugar-cane bagasse for production of second-generation ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique González-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaime Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.116370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the scientific research on the gamma irradiated polymers degradation (1975-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.108577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock chemometrics for the discrimination of three extra virgin olive oil varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Laroussi-Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, pp.125588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of gamma irradiation on the oxygen barrier properties in ethyl-vinyl acetate/ethylene-vinyl alcohol/ ethyl-vinyl acetate multilayer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (44), pp.e49361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.49361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566877v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Aeration for 6-Pentyl-alpha-pyrone, Conidia and Lytic Enzymes Production by Trichoderma asperellum Strains Grown in Solid-State Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.5711-5720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00809-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Peroxide in Gamma Irradiated EVA Multilayer Film Using Methionine Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12123024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of O 2 -Permeation Barrier during the Gamma-Irradiation of Polyethylene/Ethylene-Vinyl Alcohol/Polyethylene Multilayer Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (31), pp.14115-14123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid state fermentation pilot-scaled plug flow bioreactor, using partial least square regression to predict the residence time in a semicontinuous process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.107248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2019.107248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of Coconut Aroma in Solid-State Cultivation: Screening and Identification of Trichoderma Strains for 6-Pentyl-Alpha-Pyrone and Conidia Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8562384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-treatment of a sugarcane bagasse-based substrate prior to saccharification : effect of coffee pulp and urea on laccase and cellulase activities of Pycnoporus sanguineus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique González Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaime Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared spectroscopy as a useful tool to predict land use depending on Mediterranean contrasted climate conditions: A case study on soils from olive-orchards and forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boukhdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 686, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From flasks to single used bioreactor : scale-up of solid state fermentation process for metabolites and conidia production by Trichoderma asperellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoria Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Kourkoutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.109496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination of extra virgin olive oils from five French cultivars: En route to a control chart approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile components as chemical markers of the botanical origin of Corsican honeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.52 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of the discoloration on c-irradiated PE and EVA films to evaluate antioxidant stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (18), pp.46114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.46114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XPS analysis of PE and EVA samples irradiated at different γ-doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427, pp.966 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciliation of pH, conductivity, total organic carbon with carboxylic acids detected by ion chromatography in solution after contact with multilayer films after γ-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2018.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of multilayer film stability by Raman spectroscopy after gamma-irradiation sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.52 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infra-red spectroscopy reveals chemical interactions driving water availability for enzyme activities in litters of typical Mediterranean tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisée Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane de La Boussinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of γ-irradiation, ageing and their interactions on multilayer films followed by AComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 981, pp.11 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of the major chiral compounds from Bubonium graveolens essential oil by HPLC and absolute configuration determination by VCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Amin Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FTIR/chemometrics approach to characterize the gamma radiation effects on iodine/epoxy-paint interactions in Nuclear Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 960, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared Spectroscopy for the Characterization and Quality Control of Moringa Oleifera : a Multivariate Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Pany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1158_45, pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1158.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty Acid Compositions of Olive Oils from Six Cultivars from East and South-Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boudour-Benrachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pinatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adv Food Technol Nutr Sci Open J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17140/AFTNSOJ-3-138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highlighting metabolic indicators of olive oil during storage by the AComDim method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Korifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.104-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One year monitoring by FTIR of γ-irradiated multilayer film PE/EVOH/PE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Study of the Effects of Thermal and Photochemical Accelerated Oxidations on Quality of “Green Type” and “Black Type” French Olive Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.890-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajac.2016.712076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the major chiral compounds of Artemisia herba-alba essential oils (EOs) using reconstructed vibrational circular dichroism (VCD) spectra: En route to a VCD chiral signature of EOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Amin Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Montassir Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 903, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemisia arborescens Essential Oil Composition, Enantiomeric Distribution, and Antimicrobial Activity from Different Wild Populations from the Mediterranean Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Amin Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Militello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Saia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Settanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Aleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.1095 - 1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201500510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FTIR study of ageing of gamma-irradiated biopharmaceutical EVA based film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of metabolomic markers of lavender and lavandin essential oils using mid-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lafhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2016.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric analysis of French lavender and lavandin essential oils by near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lafhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.156 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AComDim as a multivariate tool to analyse experimental design application to γ-irradiated and leached ion exchange resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Korifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Labed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authentication of Tunisian virgin olive oils by chemometric analysis of fatty acid compositions and NIR spectra. Comparison with Maghrebian and French virgin olive oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Laroussi-Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman spectroscopy for identification and quantification analysis of essential oil varieties: a multivariate approach applied to lavender and lavandin essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lafhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation of γ-irradiated polyethylene-ethylene vinyl alcohol-polyethylene multilayer films: An ESR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.169 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-Infrared Spectroscopy Analysis of Heavy Fuel Oils Using a New Diffusing Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (10), pp.1137 - 1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/14-07725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of the alignment method on experimental and simulated chromatographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Korifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (22), pp.3276-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201400700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Analysis of Lavender (Lavandula angustifolia) Essential Oil Using Multiblock Data from Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05 (10), pp.633-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajac.2014.510071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric analysis of mid infrared and gas chromatography data of Indonesian nutmeg essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nanlohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIEL n a n b n color space predictive models for colorimetry devices – Analysis of perfume quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Korifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulated aging of lubricant oils by chemometric treatment of infrared spectra: Potential antioxidant properties of sulfur structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.219 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.12.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attempts to separate (–)--thujone, (+)--thujone epimers from camphor enantiomers by enantioselective HPLC with polarimetric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahmane El Montassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.832 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201200907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation and authentication of A. senegal and A. seyal exudates by infrared spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.2554 - 2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid quantitative determination of oleuropein in olive leaves (Olea europaea) using mid-infrared spectroscopy combined with chemometric analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Aouidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monji Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.292 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Methods Discrimination of five Tunisian cultivars by Mid InfraRed spectroscopy combined with chemometric analyses of olive Olea europaea leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Aouidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monji Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of multiblock NIR/MIR PLS predictive models to detect adulteration of diesel/biodiesel blends by vegetal oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.190 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2010.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil organic matter quality and microbial catabolic functions along a gradient of wildfire history in a Mediterranean ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarellid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), p. 81 - p. 93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of PLS1-DA, PLS2-DA and SIMCA for classification by origin of crude petroleum oils by MIR and virgin olive oils by NIR for different spectral regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (1), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2010.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in recovery of mediterranean soil chemical properties and microbial activities after infrequent and frequent wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition and authentication of virgin olive oil from French PDO regions by chemometric treatment of Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Korifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (7), pp.1540-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between NIR, MIR, concatenated NIR and MIR analysis and hierarchical PLS model. Application to virgin olive oil analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswin Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 666 (1-2), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of jojoba oil aging by FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 642, pp.163 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared study of aging of edible oils by oxidative spectroscopic index and MCR-ALS chemometric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.1748-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Principal Component-Based Orthogonal Signal Correction Applied to Fused Near Infrared−Mid-Infrared Spectra of French Olive Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de B Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81, pp.7160 - 7169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac900538n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of external parameter orthogonalisation for calibration transfer in short waves — Near infrared spectroscopy application to gasoline quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amat-Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 642, pp.6 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid compositions and french registered designations of origins of virgin olive oils predicted by chemometric analysis of mid-infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (5), pp.583-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/000370208784344479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing petroleum oils biodegradation by chemometric analysis of spectroscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissam Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rebufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Permanyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.857 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2007.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative chemometric analyses of geographic origins and compositions of lavandin var. Grosso essential oils by mid infrared spectroscopy and gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Le van Da</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 613 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.02.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of near-infrared on the pKa values of L-phenylalanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olsztynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komorowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.648-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water evaporation analysis of L-phenylalanine from initial aqueous solutions to powder state by vibrational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olsztynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komorowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.1040-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/000370206778397425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H NMR study of inclusion compounds of phenylurea derivatives in β-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (6), pp.1051-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2004.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of French Virgin Olive Oil Registered Designation of Origins Predicted by Chemometric Analysis of Synchronous Excitation−Emission Fluorescence Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pinatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.9361 - 9368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf051716m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical and experimental vibrational study of phenylurea: structure, solvent effect and inclusion process with the β-cyclodextrin in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Spectrochim. Acta. A, pp.60-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability of the contribution profiles obtained through the SIMPLISMA Approach used as reference data in a calibration process. Application to Raman micro-analysis of dust particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 495, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometrics as a tool for the analysis of evolved gas during the thermal treatment of sewage sludge using coupled TG–FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 404 (1-2), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(03)00064-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognition of starches by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.83 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00304-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-modelling analysis applied to nanosecond transient absorption spectroscopy of flavone: an aid to elucidate and characterize reaction intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coustillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.2633-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00010-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why light therapy is more effective than thermotherapy in rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olsztynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komorowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.387-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational spectroscopic study of L-phenylalanine: Effect of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olsztynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komorowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.901-907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared and chemometrics study of the interaction between heavy metals and organic matter in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57, pp.1037-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(00)00420-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de l’origine et des modifications d’amidons par traitement chimiométrique de données spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandeerstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Huvenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (8), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:199826080057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authentification et prédiction de paramètres physicochimiques dans la cannelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mezzatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HELIOSPIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La toxicité des éléments traces métalliques chez le chêne pubescent dans le bassin minier de Gardanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESR investigation of polypropylene and polyethylene irradiated with gamma and Xrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la chimie SCF Sud-PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, societe française de chimie, Mar 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing X-ray for single use systems sterilizationImplementing X-ray for single use systems sterilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Single-Use Technologies V: Building The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse non ciblée et authenticité: Authenticité des huiles d'olives: Traitement chimiométrique de données chromatographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food risk colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phyto control, Jun 2022, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination variétale des huiles d'olive vierges extra – effet terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes rencontres HélioSPIR "Discrimination et classification par spectroscopie proche infrarouge",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichoderma spores and 6-pentyl-alpha-pyrone production in solid state culture for biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichoderma spores and 6-pentyl-alpha-pyrone production in solid state culture for biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of naphtho-gamma-pyrones by Aspergillus niger under solid-state-fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of thermophilic pre-composting of olive mill wastewaters on reproduction and growth of earthworms Eisenia andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kharbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lakhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Perissol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrient recovery from olive by-products through vermicomposting with Eisenia andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kharbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lakhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Perissol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization and classification of natural products by chemometric method. Analysis of gas chromatographic data of essential oils of Indonesia Myristica fragans Houtt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE &amp; SIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination of Corsican honeys by FTIR spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lolliozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.N Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI° Chemometrics in analytical chemistry (CAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique d’huiles végétales du Nord Sénégal dans un objectif de valorisation et de contrôle qualité et d’une politique de terroir. Application aux huiles de Balanites aegyptiaca, Adansinia digitata et Moringa oleifera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la récurrence des incendies et des sècheresses en région méditerranéenne sur la matière organique et la diversité microbienne des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Matière organique et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la RMN pour l'étude de complexes d'inclusion du fénuron dans la b-cyclodextrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7éme journée du club Français des b-cyclodextrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of volatile organic emissions during drying of municipal sewage sludge using coupled tga-ftir : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4EME CONGRES INTERNATIONAL GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Limoges, France. p.195-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of pedoclimatic conditions on the chemical composition of essential oils of Thymus vulgaris L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mezzatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Farnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porquerolles (Hyères), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The toxicity of trace metal elements in Downy Oak in Gardanne Mining Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventh International Symposium on Environmental Biotechnology and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, MARSEILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of X-rays and gamma-rays irradiation of polymer: An EPR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Girard-Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting on Radiation Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bankok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPR investigation of gamma and X-ray irradiated polypropylene polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Krieguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Rencontres Rayonnement Radio-Chimie (R3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of 6-pentyl-alpha-pyrone, lytic enzymes, and spores production by Trichoderma harzianum in solid state culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman characterization of pollen pellets collected by honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroanalysis 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIR PLS prediction of quality parameters of olive oils at different stage of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque international sur la spectroscopie proche infrarouge (NIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Grande Motte, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the scientific interest for starch origin in South America from 2000 to 2020: Focus on non-destructive analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mottin Demiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marney Pascoli Cereda; Olivier François Vilpoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starchy Crops Morphology, Extraction, Properties and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol 1: Underground Starchy Crops of South American Origin: Production, Processing, Utilization and Economic Perspectives, Elsevier, pp.289-304, 2023, 9780323900584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90058-4.00016-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichoderma Species: Novel Metabolites Active for Industry and Biocontrol of Mycotoxigenic Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinet Josiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianios Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Montet, Catherine Brabet, Sabine Schorr-Galindo, Ramesh C. Ray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycotoxins in Food and Beverages innovations and Advances Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021, 9781003176046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003176046-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications of vibrational spectroscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Maléchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael G. Kontominas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authentication and Detection of Adulteration of Olive Oil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology, 978-1-53614-596-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of acclimatization on earthworm's (Eisenia andrei) potential on olive mille wastewaters detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barhoum Kharbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Lakhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevastianos Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amjad Kallel, Mohamed Ksibi, Hamed Ben Dhia, Nabil Khélifi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.955-957, 2017, Advances in Science, Technology &amp; Innovation, 978-3-319-70547-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782425v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supplementing Gamma Sterilization with X-Ray and E-Beam Technologies An International Industry and Academia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Fifield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pharr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiroptical fingerprints to characterize lavender and lavandin essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lafhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstin Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustration. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183765v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId534"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +19762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet-da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation12010019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Krieguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dorey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418551v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04153d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Castel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahnie Lebarillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33248-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04152f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02358g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girard&#8208;perier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Yves Lopes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor H dos S Brito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Souza Gil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna N de M E Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytica4020011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girard-Perier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sylvain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132799" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Delcourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116299" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker T Bisel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Kamrul Hasan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold K Fuchs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00413-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14112223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vincenzo Suraci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mal&#233;chaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fabiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.888285" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amp&#232;res Bedine Boat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Ta&#239;eb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Agriopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Moussango" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03235408.2022.2116689" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.02.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Karachurina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Mitropoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Kourkoutas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202100288" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03452451v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121949" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02871e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarapoulouzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081829" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13162671" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giffard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly-2021-0065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Pires" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06594" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delaunay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100582" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Artaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050556" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Molinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00908-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonz&#225;lez-Bautista" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Gutierrez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338664v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lafhal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Ruiz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460568" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.116" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108577" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125588" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566877v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49361" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00809-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109496" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.06.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8562384" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonz&#225;lez Bautista" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.03.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02145" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boukhdoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.240" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Battesti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3414" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bortolotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbaroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.02.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2018.03.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boudour-Benrachou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinatel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17140/AFTNSOJ-3-138" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627795v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de La Boussini&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.05.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chauvet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.01.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amin Said" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22672" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pany" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1158.45" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.11.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Korifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;bufa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.137" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450848v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765119v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2016.712076" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Montassir Dahmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.11.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Militello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Saia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Aleo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500510" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.040" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;bufa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.12.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanloot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molinet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4697" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.10.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Braham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07725" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765110v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.510071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Korifi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400700" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nanlohy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.073" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493521v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antinelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.11.026" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35JCGR69-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493515v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.12.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9GNTLS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane El Montassir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aamouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201200907" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JHHZC3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493473v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Aouidi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Msallem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.12.024" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFDBW0FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.125" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP83Q49X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493451v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.08.041" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCDLBHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaydou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5PSF76F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637515v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galtier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2010.09.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pailler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1109" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2891" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE92D72AAC880DCF639DF2C47A1608B5F620E8D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswin Galtier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.03.034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1WQVHT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493418v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amat-Tosello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSXZMV76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493421v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joachim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.12.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW17M0LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637569v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.10.012" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LMFXB5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de B Harrington" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900538n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637599v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208784344479" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493417v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le van Da" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.02.038" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H13G0WBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493507v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebufa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Permanyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2007.12.027" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3PQFNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267840v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olsztynska" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vrielynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370206778397425" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268772v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2004.04.031" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9K521NK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051716m" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKD716H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269061v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RJ7DB4R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274732v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.016" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHKDN86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276555v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laureyns" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00304-6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZHQ5PTQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277885v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Merlin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00010-0" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9015X7D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279876v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(00)00420-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJTZS48W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279939v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493398v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandeerstraeten" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wojciechowski" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huvenne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:199826080057" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236317v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033651v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624624v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984835v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vachette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Menier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984698v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470579v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masmoudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470584v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782452v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cabrita" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933502v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470595v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kharbouch" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhtar" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470590v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764659v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596268" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lolliozi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dreau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paolini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.N Dupuy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792201v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanloot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591693v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342472v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809110v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267188v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saye" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207074v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984727v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034665v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782461v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263522v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451769v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03885304v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mottin Demiate" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90058-4.00016-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247558v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinet Josiane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176046-1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937476v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/authentication-and-detection-of-adulteration-of-olive-oil/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782425v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barhoum Kharbouch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhtar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_277" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660627v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sylvain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Marque" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Fifield" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pharr" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03183765v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Krieguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dorey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Ni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet-da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bresson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation12010019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418551v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107394" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04153d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahnie Lebarillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33248-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04152f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02358g" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Foli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girard-Perier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sylvain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Delcourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker T Bisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Kamrul Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold K Fuchs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00413-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14112223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaston" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girard&#8208;perier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Yves Lopes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor H dos S Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Souza Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna N de M E Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytica4020011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amp&#232;res Bedine Boat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Ta&#239;eb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Agriopoulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Moussango" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03235408.2022.2116689" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109790" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.888285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hippolyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Karachurina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Mitropoulou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Kourkoutas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.202100288" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.02.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23285-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vincenzo Suraci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mal&#233;chaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fabiani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091451" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121949" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02871e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarapoulouzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081829" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13162671" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly-2021-0065" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03227165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Pires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06594" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03452451v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103297" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338664v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lafhal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Ruiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460568" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49336" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142700v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonz&#225;lez-Bautista" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaime Perraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.116" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delaunay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100582" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Artaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050556" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Molinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00908-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569858v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Gutierrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125588" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566877v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49361" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00809-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02145" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107248" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8562384" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonz&#225;lez Bautista" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.03.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boukhdoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.240" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461940v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109496" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.06.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Battesti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3414" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bortolotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbaroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.02.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2018.03.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01627795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Ferr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de La Boussini&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666621v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.05.021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Amin Said" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22672" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chauvet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.01.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pany" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1158.45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boudour-Benrachou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pinatel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17140/AFTNSOJ-3-138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Korifi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;bufa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.137" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.03.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765119v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2016.712076" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Montassir Dahmane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.11.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Militello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Saia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Aleo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500510" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451394v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.040" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451397v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.11.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;bufa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Labed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.12.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanloot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molinet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4697" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.10.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Braham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07725" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451922v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Korifi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201400700" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.510071" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Nanlohy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.073" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493521v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antinelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.11.026" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35JCGR69-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493515v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.12.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9GNTLS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493499v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmane El Montassir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aamouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201200907" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JHHZC3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493452v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.125" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP83Q49X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493473v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Aouidi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monji Msallem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.12.024" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFDBW0FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493451v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.08.041" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCDLBHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaydou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5PSF76F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarellid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637515v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galtier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2010.09.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pailler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1109" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Artaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2891" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE92D72AAC880DCF639DF2C47A1608B5F620E8D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswin Galtier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.03.034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1WQVHT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493421v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joachim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.12.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW17M0LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637569v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.10.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LMFXB5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de B Harrington" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900538n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493418v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amat-Tosello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSXZMV76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637599v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208784344479" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493507v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Abbas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebufa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Permanyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2007.12.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3PQFNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le van Da" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.02.038" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H13G0WBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267841v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olsztynska" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267840v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vrielynck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370206778397425" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268772v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barbry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marquis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vrielynck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2004.04.031" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9K521NK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051716m" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKD716H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269061v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RJ7DB4R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Batonneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHKDN86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laureyns" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00304-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZHQ5PTQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277885v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Merlin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00010-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9015X7D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279940v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279939v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279876v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(00)00420-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJTZS48W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493398v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandeerstraeten" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wojciechowski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huvenne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:199826080057" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624624v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033651v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vachette" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Menier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984698v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782452v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Cabrita" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470579v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masmoudi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470584v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470595v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kharbouch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhtar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470590v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764659v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596268" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321688v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lolliozi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paolini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.N Dupuy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792201v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanloot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342472v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809110v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267188v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saye" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207074v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984727v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782461v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263522v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451769v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03885304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mottin Demiate" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90058-4.00016-5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247558v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinet Josiane" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003176046-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937476v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/authentication-and-detection-of-adulteration-of-olive-oil/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782425v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barhoum Kharbouch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhtar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_277" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660627v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sylvain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Marque" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Fifield" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pharr" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03183765v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>