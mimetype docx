--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1922,50 +1922,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation du processus d’acceptation à partir de savoirs expérientiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire psychopathologie et processus de changement (LPPC), Université Paris 8 Saint-Denis, May 2025, Saint - Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’acceptation expérientielle comme stratégie de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1987,1775 +2082,1680 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53è congrès annuel de l’AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l’Association Française des Thérapies Cognitives et comportementales, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modélisation du processus d’acceptation à partir de savoirs expérientiels</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences et attitudes des parents trans binaires dans la socialisation du rôle de genre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Monnehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Medico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15emes Journées francophones de Thérapie familiale systémique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Thérapie Familiale, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité trans binaire : entre réaménagements identitaires et résilience familiale en contexte cishétéronormé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Monnehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdentitéS contemporaineS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Unité de Recherche CliPsy; Association Française des Centres de Consultation Conjugale (AFCCC); Université d'Angers, Mar 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attachement insécure : un frein à l’acceptation des expériences internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire psychopathologie et processus de changement (LPPC), Université Paris 8 Saint-Denis, May 2025, Saint - Denis, France</w:t>
+              <w:t xml:space="preserve">Conf’Science Attachement 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thérapie attachement informée (SAFTI), Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expériences et attitudes des parents trans binaires dans la socialisation du rôle de genre.</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle expérientiel de l'acceptation de l'anxiété : analyse des processus impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes journées du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping With Anxiety Through Acceptance: Modeling the Process with a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Aug 2025, Gröningen (Pays-bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconsistency at the heart of intersubjectivity within families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenging the myth of consistency - 22nd international reversal theory conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie Caen Normandie; Reversal Theory Society, Jul 2024, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Azubuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du modèle d’attachement des parents sur l’accomplissement des enfants à hauts potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et adolescents à "hauts potentiels" : quelles réalités cliniques et psychopathologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Azubuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérives de la cancel culture. Quand le défenseur devient agresseur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stop ou encore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT, Jan 2024, Paris (hybride), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions et régulation émotionnelle : l'apport des neurosciences affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web congrès d'été : Au coeur des systèmes émotionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT, Jul 2024, Propriano (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites interpersonnelles, accordage affectif et régulation des affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Journées nationales de la Fédération Addiction : « Addictions : des territoires et espaces sans limites ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (45), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telepsychotherapy for expatriate patients: benefits and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Foy-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CYPSY26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Ecole de Médecine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer entre identité de genre et société cisnormative : vulnérabilité, risque et résilience dans la désignation parentale des personnes transgenres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Monnehay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Medico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées francophones de Thérapie familiale systémique de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Thérapie Familiale, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheur.se.s 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Cognition, Langage, Interaction, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Revue Dialogue; Unité de Recherche CliPsy; Association Française des Centres de Consultation Conjugale (AFCCC); Université d'Angers, Mar 2025, Angers, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des thérapies familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inter-universités &amp; école, « Les métiers de l’approche systémique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT; Laboratoire Psychopathologie et Processus de Changement, Mar 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’attachement insécure : un frein à l’acceptation des expériences internes</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des familles à transaction intense. La thérapie familiale centrée sur la régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches plurielles du haut potentiel et de la haute sensibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psychopathologie et Processus de changement, Sep 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Acceptation, prédicteur de santé mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf’Science Attachement 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thérapie attachement informée (SAFTI), Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème journée francophone de psychologie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO, May 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération ou co-régulation : vers un modèle de thérapie familiale centrée sur la régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès Vent d’Ouest "Systèmes familiaux – Systèmes d’intervention. De la contrainte à la coopération"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pegase Processus, Nov 2022, Saint Malo (Palais du Grand Large), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Aug 2025, Gröningen (Pays-bas), Netherlands</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...992 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Simon</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04285660v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05463687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de la recherche sur le processus de changement. Principes et méthodes à partir de l’exemple d’une étude</w:t>
               </w:r>
@@ -7014,51 +7014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ribeyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.330.0075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04330299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bajramovic Richet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023621052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ST8LKNZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.633515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytis Pakrosnis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabriel Brosseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-6427.12343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.233.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lartilleux-Suberville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Bazikashe Balegamire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deogratias Kadurha Birhakabulirwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Cimanuka Kasiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Monnehay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Medico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Foy-Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03227217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Angel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ribeyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.330.0075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04330299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bajramovic Richet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023621052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ST8LKNZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.633515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytis Pakrosnis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabriel Brosseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-6427.12343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.233.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lartilleux-Suberville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Bazikashe Balegamire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deogratias Kadurha Birhakabulirwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Cimanuka Kasiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Monnehay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Medico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Foy-Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03227217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Angel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>