--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1922,50 +1922,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coping With Anxiety Through Acceptance: Modeling the Process with a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Aug 2025, Gröningen (Pays-bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation du processus d’acceptation à partir de savoirs expérientiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1987,73 +2082,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire psychopathologie et processus de changement (LPPC), Université Paris 8 Saint-Denis, May 2025, Saint - Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences et attitudes des parents trans binaires dans la socialisation du rôle de genre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Monnehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Medico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15emes Journées francophones de Thérapie familiale systémique de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Thérapie Familiale, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation expérientielle comme stratégie de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2082,1818 +2272,1628 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53è congrès annuel de l’AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l’Association Française des Thérapies Cognitives et comportementales, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Expériences et attitudes des parents trans binaires dans la socialisation du rôle de genre.</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité trans binaire : entre réaménagements identitaires et résilience familiale en contexte cishétéronormé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Monnehay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdentitéS contemporaineS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Unité de Recherche CliPsy; Association Française des Centres de Consultation Conjugale (AFCCC); Université d'Angers, Mar 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attachement insécure : un frein à l’acceptation des expériences internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf’Science Attachement 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thérapie attachement informée (SAFTI), Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle expérientiel de l'acceptation de l'anxiété : analyse des processus impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ribeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes journées du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérives de la cancel culture. Quand le défenseur devient agresseur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stop ou encore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT, Jan 2024, Paris (hybride), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions et régulation émotionnelle : l'apport des neurosciences affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web congrès d'été : Au coeur des systèmes émotionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT, Jul 2024, Propriano (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconsistency at the heart of intersubjectivity within families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenging the myth of consistency - 22nd international reversal theory conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie Caen Normandie; Reversal Theory Society, Jul 2024, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Azubuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du modèle d’attachement des parents sur l’accomplissement des enfants à hauts potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et adolescents à "hauts potentiels" : quelles réalités cliniques et psychopathologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Azubuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites interpersonnelles, accordage affectif et régulation des affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Journées nationales de la Fédération Addiction : « Addictions : des territoires et espaces sans limites ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (45), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telepsychotherapy for expatriate patients: benefits and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Foy-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CYPSY26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Ecole de Médecine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer entre identité de genre et société cisnormative : vulnérabilité, risque et résilience dans la désignation parentale des personnes transgenres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Monnehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Medico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées francophones de Thérapie familiale systémique de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Thérapie Familiale, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheur.se.s 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Cognition, Langage, Interaction, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Revue Dialogue; Unité de Recherche CliPsy; Association Française des Centres de Consultation Conjugale (AFCCC); Université d'Angers, Mar 2025, Angers, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des thérapies familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inter-universités &amp; école, « Les métiers de l’approche systémique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACT; Laboratoire Psychopathologie et Processus de Changement, Mar 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’attachement insécure : un frein à l’acceptation des expériences internes</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des familles à transaction intense. La thérapie familiale centrée sur la régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches plurielles du haut potentiel et de la haute sensibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psychopathologie et Processus de changement, Sep 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Acceptation, prédicteur de santé mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ribeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf’Science Attachement 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thérapie attachement informée (SAFTI), Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème journée francophone de psychologie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO, May 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradigme de la recherche sur le processus de changement. Principes et méthodes à partir de l’exemple d’une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psychopathologie et Processus de Changement, Oct 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Aug 2025, Gröningen (Pays-bas), Netherlands</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of sculpturation in family therapy: Reversals within the addict family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de la Théorie du Renversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psychopathologie et Processus de Changement; Reversal Theory Society, Jun 2022, Saint-Denis (univ. Paris 8), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie Caen Normandie; Reversal Theory Society, Jul 2024, Caen (FR), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération ou co-régulation : vers un modèle de thérapie familiale centrée sur la régulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès Vent d’Ouest "Systèmes familiaux – Systèmes d’intervention. De la contrainte à la coopération"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pegase Processus, Nov 2022, Saint Malo (Palais du Grand Large), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...970 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285660v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04278266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transe relationnelle : un médiateur du changement en thérapie familiale</w:t>
               </w:r>
@@ -5456,684 +5456,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séparation, conduites addictives et perte ambiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégoire Vitry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre et soigner les addictions avec les approches systémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.153-164, 2023, 2100846620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transe relationnelle : un médiateur du changement en thérapie familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bioy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre des transes et des états non ordinaires de conscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2023, 2100857665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Séparation, conduites addictives et perte ambiguë</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles addictions et mutations psycho-sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Vitry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre et soigner les addictions avec les approches systémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DUNOD, pp.153-164, 2023, 2100846620</w:t>
+              <w:t xml:space="preserve">, DUNOD, pp.27-33, 2023, 2100846620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles addictions et mutations psycho-sociétales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle et conduites dissociantes au sein du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Souche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 films pour comprendre la systémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IN PRESS, pp.83-93, 2023, 2848358114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jennifer Denis; Stephan Hendrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérapies et interventions brèves. Indications et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.7-11, 2022, 2804723992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple à l’épreuve de la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Souche; Alain Sagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La thérapie de couple : 11 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.103-131, 2022, 2848357762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’affilier avec une famille à transactions intenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Souche; Marjorie Poussin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles en thérapies : 11 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.169-203, 2021, 2848356634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Vitry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre et soigner les addictions avec les approches systémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, pp.27-33, 2023, 2100846620</w:t>
+              <w:t xml:space="preserve">Stratégies de changement. 16 prescriptions thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.13-18, 2020, 2749263654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IN PRESS, pp.83-93, 2023, 2848358114</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des émotions liées à la perte dans les familles recomposées conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salvatore d'Amore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis des familles d’aujourd’hui. Approche systémique des relations familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeBoeck, pp.59-74, 2020, 2807330843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277037v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04277046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -7014,51 +7014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ribeyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.330.0075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04330299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bajramovic Richet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023621052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ST8LKNZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.633515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytis Pakrosnis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabriel Brosseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-6427.12343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.233.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lartilleux-Suberville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Bazikashe Balegamire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deogratias Kadurha Birhakabulirwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Cimanuka Kasiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Monnehay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Medico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Foy-Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03227217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Angel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ribeyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.330.0075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04330299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bajramovic Richet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023621052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ST8LKNZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13575279.2022.2035683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.633515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytis Pakrosnis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabriel Brosseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-6427.12343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.233.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lartilleux-Suberville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Bazikashe Balegamire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deogratias Kadurha Birhakabulirwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Cimanuka Kasiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03229890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Monnehay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Medico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Foy-Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03227217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Angel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04934043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>