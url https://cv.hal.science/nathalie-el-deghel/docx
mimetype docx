--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973042v1</w:t>
+                <w:t xml:space="preserve">hal-05197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197539v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium Levels in Locally Produced and Imported Dark Chocolate in Lebanon</w:t>
               </w:r>
@@ -638,90 +638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
@@ -730,611 +730,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-cc4284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD RISK ASSESSMENT: CHEMICAL CONTAMINATION IN FOOD FROM 4 HUMAN-ENVIRONMENT OBSERVATORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des contaminations et évaluation des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de restitution des projets transverses du LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Chemical Contamination of Foods in five Human-Environment Observatories: Focus on Metallic Trace Elements and Persistent Organic Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632177v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-04171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1352,103 +1352,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1639,51 +1639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Habahbeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Azoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00614-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Habahbeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Azoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00614-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>