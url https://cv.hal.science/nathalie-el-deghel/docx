--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Raymond</w:t>
+                <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197539v1</w:t>
+                <w:t xml:space="preserve">hal-04973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Raymond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973042v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium Levels in Locally Produced and Imported Dark Chocolate in Lebanon</w:t>
               </w:r>
@@ -638,90 +638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Raymond</w:t>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
@@ -817,77 +817,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
@@ -964,64 +964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD RISK ASSESSMENT: CHEMICAL CONTAMINATION IN FOOD FROM 4 HUMAN-ENVIRONMENT OBSERVATORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1182,51 +1182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des contaminations et évaluation des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de restitution des projets transverses du LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1352,51 +1352,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1639,51 +1639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Habahbeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Azoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00614-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Habahbeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Azoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00614-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>