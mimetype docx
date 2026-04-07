--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,2068 +66,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a reliable 16S mini-barcode library of wild bees from Occitania, south-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e137540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.12.e137540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species‐rich old grasslands have beneficial effects on the health and gut microbiome of bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mahot-Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Metabarcoding to Investigate the Strength of Plant-Pollinator Interactions From Surveys of Visits to DNA Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Baksay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Burrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.735588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.735588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollinator specialization increases with a decrease in a mass-flowering plant in networks inferred from DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Baksay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Burrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.13650--13662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA metabarcoding data unveils invisible pollination networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Burrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16785-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using metabarcoding to reveal and quantify plant-pollinator interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Burrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Holota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Khimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollen transfer in fragmented plant populations: insight from the pollen loads of pollinators and stigmas in a mass-flowering species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L. C. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (16), pp.5663-5673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative impact of mate versus pollinator availability on pollen limitation and outcrossing rates in a mass-flowering species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massive floral display affects insect visits but not pollinator-mediated pollen transfer in Rhododendron ferrugineum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High lifetime inbreeding depression counteracts the reproductive assurance benefit of selfing in a mass-flowering shrub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-014-0243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of 18 microsatellite markers in Rhododendron ferrugineum (Ericaceae) for investigating genetic structure at margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.473-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-012-9831-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in Rhododendron ferrugineum (Ericaceae) using pyrosequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (5), pp.e120-e122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementarity in mineral nitrogen use among dominant plant species in a subalpine community.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (11), pp.1778-1785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie et biodiversité : construire la recherche en lien avec les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazères Sur Garonne - Agroécologie et biodiversité : construire la recherche en lien avec les territoires (SEEB 2025 Occitanie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2025, Cazères-sur-Garonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration génétique et histoire phylogéographique de Rhododendron ferrugineum (Ericaceae) dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Pornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe Colloque International Botanique pyrénéo-cantabrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bagnère de Luchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909782v1</w:t>
-              </w:r>
-[...1772 lines deleted...]
-                <w:t xml:space="preserve">hal-00262372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des trames écologiques en milieu urbain et rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2252,103 +2252,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTRUCTION OF A 16S MINI BARCODE LIBRARY FOR FRENCH WILD BEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Congress of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
@@ -2377,103 +2377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Plant Science Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t>
@@ -2502,77 +2502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,90 +2627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding and NGS techniques to infer pollinator-mediated interactions in plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pelizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Burrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04909782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e137540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16785-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27282" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. C. Fort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNLBSW34-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9831-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pelizzari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e137540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pornon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16785-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. C. Fort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83LVQ7HZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNLBSW34-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0243-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9831-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04909782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pelizzari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>