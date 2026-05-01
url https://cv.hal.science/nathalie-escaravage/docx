--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -200,50 +200,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.e137540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.12.e137540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>