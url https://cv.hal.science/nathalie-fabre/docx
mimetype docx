--- v0 (2026-03-16)
+++ v1 (2026-06-01)
@@ -1988,429 +1988,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Optical and Electrical optimization of an OLED heterostructure in a vertical microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Coens</w:t>
+                <w:t xml:space="preserve">Study of two-dimensional photonic crystals cavity using organic gain materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lee</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2012.JW4A.96⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brussels, France. pp.84351I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526223v1</w:t>
+                <w:t xml:space="preserve">hal-03526220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-dimensional photonic crystals cavity using organic gain materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cambril</w:t>
+                <w:t xml:space="preserve">Lasing action from organic two-dimensional planar photonic crystal microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Solard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.922469⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Jose, France. pp.CF1M.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2012.CF1M.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526220v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing action from organic two-dimensional planar photonic crystal microcavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Solard</w:t>
+                <w:t xml:space="preserve">Towards Optical and Electrical optimization of an OLED heterostructure in a vertical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Giacometti</w:t>
+                <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Jose, France. pp.CF1M.6, </w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Jose, France. pp.JW4A.96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2012.CF1M.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2012.JW4A.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526037v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal based subwavelength imaging and cloaking optical devices</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200194v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bricha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scheel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.170402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Perales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerij Bocvarski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aab52a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Abdullah Aljunid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Correia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gourdon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDB5SCR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakaroun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H2P2P3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fasquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Ayenew" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922588" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JW4A.96" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922469" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Solard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giacometti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2012.CF1M.6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780983" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gaillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780569" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03526506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200194v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bricha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scheel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.170402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Perales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerij Bocvarski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aab52a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Abdullah Aljunid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Correia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gourdon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.03.067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLDB5SCR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakaroun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4720178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.000493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H2P2P3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanbesien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.073901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fasquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Ayenew" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922588" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922469" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Solard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giacometti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2012.CF1M.6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JW4A.96" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Melique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS080901034751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551615" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780983" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gaillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780569" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03526506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>