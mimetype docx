--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -759,247 +759,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousseau e la riscrittura di sé. Le ultime correzioni autografe su una copia ritrovata della Lettre à D’Alembert</w:t>
+                <w:t xml:space="preserve">Presentazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autografo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp. 11-28</w:t>
+              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, I manoscritti italiani del XVIII secolo. un approccio genetico, a cura di Christian del Vento e Nathalie Ferrand, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027506v1</w:t>
+                <w:t xml:space="preserve">hal-04027521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentazione</w:t>
+                <w:t xml:space="preserve">Critica genetica e Settecento francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, I manoscritti italiani del XVIII secolo. un approccio genetico, a cura di Christian del Vento e Nathalie Ferrand, pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2018, I manoscritti italiani del XVIII secolo. un approccio genetico, a cura di Christian del Vento e Nathalie Ferrand, pp. 7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027521v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critica genetica e Settecento francese</w:t>
+                <w:t xml:space="preserve">Rousseau e la riscrittura di sé. Le ultime correzioni autografe su una copia ritrovata della Lettre à D’Alembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, I manoscritti italiani del XVIII secolo. un approccio genetico, a cura di Christian del Vento e Nathalie Ferrand, pp. 7-9</w:t>
+              <w:t xml:space="preserve">Autografo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp. 11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027515v1</w:t>
+                <w:t xml:space="preserve">hal-04027506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un viaggio chiamato scrittura. Analisi genetica di una lettera di St. Preux</w:t>
               </w:r>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoscritti italiani del Settecento. Un approccio genetico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
@@ -1645,165 +1645,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'archive à l'atelier : le travail de la critique génétique</w:t>
+                <w:t xml:space="preserve">La copie Rey de La Nouvelle Héloïse : quelle archive de la création ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives : laboratoire de méthodes, sous la direction de N. Ferrand, Elsa Marguin-Hamon et Pierre Musitelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'école nationale des chartes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541241v1</w:t>
+                <w:t xml:space="preserve">hal-05541238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La copie Rey de La Nouvelle Héloïse : quelle archive de la création ?</w:t>
+                <w:t xml:space="preserve">De l'archive à l'atelier : le travail de la critique génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives : laboratoire de méthodes, sous la direction de N. Ferrand, Elsa Marguin-Hamon et Pierre Musitelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'école nationale des chartes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541238v1</w:t>
+                <w:t xml:space="preserve">hal-05541241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Alle Manuskripte stammen von meiner Hand’. Rousseau und das Druckerexemplar von Julie, ou La Nouvelle Héloïse</w:t>
               </w:r>
@@ -1852,100 +1852,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18th Century: The progressive emergence of 18th century litterary manuscripts</w:t>
+                <w:t xml:space="preserve">18th Century: The progressive emergence of 18th century literary manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dirk van Hulle, Olga Beloborodova (eds.). </w:t>
+              <w:t xml:space="preserve">Dirk van Hulle, Olga Beloborodova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a comparative history of the literary draft in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, In press</w:t>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.47-59, 2024, 9789027246585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383277v1</w:t>
+                <w:t xml:space="preserve">hal-04861084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel horizon des manuscrits d’Ancien Régime</w:t>
               </w:r>
@@ -2076,392 +2076,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18th Century: The progressive emergence of 18th century literary manuscripts</w:t>
+                <w:t xml:space="preserve">‘Alle Manuskripte stammen von meiner Hand’. Rousseau und das heute in New York befindliche Druckexemplar von Julie, ou La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dirk van Hulle, Olga Beloborodova. </w:t>
+              <w:t xml:space="preserve">S. Böhmer, D. Fulda, M. Lepper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward a comparative history of the literary draft in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.47-59, 2024, 9789027246585</w:t>
+              <w:t xml:space="preserve">Materialität und Materialismus. Klassiker als Produkt von Buchgestaltung, Diskurs und Ökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861084v1</w:t>
+                <w:t xml:space="preserve">hal-04383293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Alle Manuskripte stammen von meiner Hand’. Rousseau und das heute in New York befindliche Druckexemplar von Julie, ou La Nouvelle Héloïse</w:t>
+                <w:t xml:space="preserve">Putting Oneself in the Light: Rousseau and the Frontispieces of His Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Böhmer, D. Fulda, M. Lepper. </w:t>
+              <w:t xml:space="preserve">Elisabeth Décultot and Daniel Fulda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialität und Materialismus. Klassiker als Produkt von Buchgestaltung, Diskurs und Ökonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Pictures of the Enlightenment/ Bilder der Aufklärung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Fink, pp.115-132, 2024, 9783770567676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383293v1</w:t>
+                <w:t xml:space="preserve">hal-04861080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting Oneself in the Light: Rousseau and the Frontispieces of His Works</w:t>
+                <w:t xml:space="preserve">La Nouvelle Héloïse de J.-J. Rousseau. Un roman européen vu de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisabeth Décultot and Daniel Fulda. </w:t>
+              <w:t xml:space="preserve">Mingjie Zhao et Yuning Cheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pictures of the Enlightenment/ Bilder der Aufklärung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill Fink, pp.115-132, 2024, 9783770567676</w:t>
+              <w:t xml:space="preserve">Transfert littéraire. Concept et pratique en France et en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, pp.63-81, 2024, 978-2-35548-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861080v1</w:t>
+                <w:t xml:space="preserve">hal-04861076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle Héloïse de J.-J. Rousseau. Un roman européen vu de Chine</w:t>
+                <w:t xml:space="preserve">Être étranger dans La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mingjie Zhao et Yuning Cheng. </w:t>
+              <w:t xml:space="preserve">Gillian Pink; Thomas Wyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfert littéraire. Concept et pratique en France et en Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Du Lérot, pp.63-81, 2024, 978-2-35548-186-4</w:t>
+              <w:t xml:space="preserve">L’écriture est la peinture de la voix. Essays in honour of Nicholas Cronk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press, A paraître, Oxford University Studies in the Enlightenment, 9781835537626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861076v1</w:t>
+                <w:t xml:space="preserve">hal-04383249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étranger dans La Nouvelle Héloïse</w:t>
+                <w:t xml:space="preserve">18th Century: The progressive emergence of 18th century litterary manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gillian Pink; Thomas Wyn. </w:t>
+              <w:t xml:space="preserve">Dirk van Hulle, Olga Beloborodova (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture est la peinture de la voix. Essays in honour of Nicholas Cronk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liverpool University Press, A paraître, Oxford University Studies in the Enlightenment, 9781835537626</w:t>
+              <w:t xml:space="preserve">Toward a comparative history of the literary draft in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383249v1</w:t>
+                <w:t xml:space="preserve">hal-04383277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated translations</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z2u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/9791254776940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dans-l-atelier-de-jean-jacques-rousseau-nathalie-ferrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo D'Iorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z2u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/9791254776940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dans-l-atelier-de-jean-jacques-rousseau-nathalie-ferrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo D'Iorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>