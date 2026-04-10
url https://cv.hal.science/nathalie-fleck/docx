--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -374,51 +374,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68 (103051), pp.103051. </w:t>
+              <w:t xml:space="preserve">, 2022, vol. 68 (n° 103051), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.103051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2739,394 +2739,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hyperréalisme induit par les images en ultra-haute définition : Quand l'amélioration de la qualité de l'image détériore l'expérience de visionnage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luxury on thin ice with social media: understanding consumers’ perception from online vs offline communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Congress (IMTC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455259v1</w:t>
+                <w:t xml:space="preserve">hal-03556294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxury on thin ice with social media: understanding consumers’ perception from online vs offline communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hyperréalisme induit par les images en ultra-haute définition : Quand l'amélioration de la qualité de l'image détériore l'expérience de visionnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Congress (IMTC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556294v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du prestige au ‘masstige’ : comment la distance psychologique influence la fidélité et la désirabilité des marques de luxe en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
+                <w:t xml:space="preserve">Quand l'artisan des métiers de bouche développe son activité : quels effets sur les perceptions et réactions du consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
+              <w:t xml:space="preserve">36ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954494v1</w:t>
+                <w:t xml:space="preserve">halshs-02952924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'artisan des métiers de bouche développe son activité : quels effets sur les perceptions et réactions du consommateur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dezecot</w:t>
+                <w:t xml:space="preserve">Du prestige au ‘masstige’ : comment la distance psychologique influence la fidélité et la désirabilité des marques de luxe en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès International de l'Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02952924v1</w:t>
+                <w:t xml:space="preserve">hal-02954494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances accidentelles de marques : concept, enjeux et point de vue managérial</w:t>
               </w:r>
@@ -3194,77 +3194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an enhanced technical quality of image lead to a better perceived viewer experience? The case of UHD TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st R&amp;D Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6439,204 +6439,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closely distant: how luxury brand-consumer engagement on social media influences consumer perception and loyalty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+                <w:t xml:space="preserve">The not-yet-solved CSR puzzle in emerging countries: Exploring Vietnamese consumers’ perception in food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Le Thi Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy EMAC Conference</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556310v1</w:t>
+                <w:t xml:space="preserve">hal-02954512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The not-yet-solved CSR puzzle in emerging countries: Exploring Vietnamese consumers’ perception in food sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+                <w:t xml:space="preserve">Closely distant: how luxury brand-consumer engagement on social media influences consumer perception and loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference</w:t>
+              <w:t xml:space="preserve">European Marketing Academy EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954512v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6911,51 +6911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>