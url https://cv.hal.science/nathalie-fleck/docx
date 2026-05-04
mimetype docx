--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2929,204 +2929,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'artisan des métiers de bouche développe son activité : quels effets sur les perceptions et réactions du consommateur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dezecot</w:t>
+                <w:t xml:space="preserve">Du prestige au ‘masstige’ : comment la distance psychologique influence la fidélité et la désirabilité des marques de luxe en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès International de l'Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02952924v1</w:t>
+                <w:t xml:space="preserve">hal-02954494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du prestige au ‘masstige’ : comment la distance psychologique influence la fidélité et la désirabilité des marques de luxe en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
+                <w:t xml:space="preserve">Quand l'artisan des métiers de bouche développe son activité : quels effets sur les perceptions et réactions du consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
+              <w:t xml:space="preserve">36ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954494v1</w:t>
+                <w:t xml:space="preserve">halshs-02952924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances accidentelles de marques : concept, enjeux et point de vue managérial</w:t>
               </w:r>
@@ -5655,200 +5655,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des marques face au consommateur augmenté</w:t>
+                <w:t xml:space="preserve">Brand Practices Faced with Augmented Consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Augmented Customer Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.23-39, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119618324.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292020v1</w:t>
+                <w:t xml:space="preserve">hal-02292016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Practices Faced with Augmented Consumers</w:t>
+                <w:t xml:space="preserve">Les pratiques des marques face au consommateur augmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augmented Customer Strategy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste éditions; ISBN : 9781784055868, pp.33-50, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119618324.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02292016v1</w:t>
+                <w:t xml:space="preserve">hal-02292020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a Strange Bottle! Effects of Perceived Congruence of a Package Design</w:t>
               </w:r>
@@ -6911,51 +6911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>