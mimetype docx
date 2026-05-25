--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2066,267 +2066,1146 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociétale des entreprises et fidélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires de la stratégie clients, manager les transitions responsables, environnementales et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-56, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brand Practices Faced with Augmented Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augmented Customer Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.23-39, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119618324.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques des marques face au consommateur augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste éditions; ISBN : 9781784055868, pp.33-50, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What a Strange Bottle! Effects of Perceived Congruence of a Package Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Raghubir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Customer is NOT Always Right? Marketing Orientations in a Dynamic Business World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.582-585, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50008-9_156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connected Stadium: A Pillar for Football Clubs’ Marketing Development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making a Difference Through Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.43-58, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-0464-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Warhol, sublimation et critique de la société de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.146-149, 2015, 978-2-10-073072-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banksy, l’art de la revendication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.14-17, 2015, 978-2-10-073072-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Hopper, entre réalisme et critique de la société de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.88-91, 2015, 978-2-10-073072-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes d'expression de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rieunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Transversal de la marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de développement de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Transversal de la Marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.173-190, 2013, 9782100590216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des influenceurs qui ont du chien ? Conditions d’efficacité de l’utilisation de chiens sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Marketing Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social proximity in reshaping perceived rarity of luxury brands in communicated messages on social vs. classic media: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Monaco Symposium on Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les collaborateurs relaient la communication marque employeur : application aux témoignages vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sophie de villartay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2355,712 +3234,712 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès International de l'Association Française du Marketing (AFM). "Responsabilité(s) et pratiques du marketing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France. pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’expérience de la destination à travers les avis en ligne sur Trip Advisor : une application à la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sethom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ reactions to environment-friendly products and the role of consumers’ green values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yen Le</w:t>
+                <w:t xml:space="preserve">Incidence de la crise sanitaire sur la consommation du spectacle sportif : Regarder le match à domicile ou le vivre dans les enceintes sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vivarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Actes du 21ème Colloque Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310147v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la crise sanitaire sur la consommation du spectacle sportif : Regarder le match à domicile ou le vivre dans les enceintes sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Vivarelli</w:t>
+                <w:t xml:space="preserve">Consumers’ reactions to environment-friendly products and the role of consumers’ green values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 21ème Colloque Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999658v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study on how social media communication of luxury brands influence consumers’ perception depending on the source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxury on thin ice with social media: understanding consumers’ perception from online vs offline communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperréalisme induit par les images en ultra-haute définition : Quand l'amélioration de la qualité de l'image détériore l'expérience de visionnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Congress (IMTC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prestige au ‘masstige’ : comment la distance psychologique influence la fidélité et la désirabilité des marques de luxe en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'artisan des métiers de bouche développe son activité : quels effets sur les perceptions et réactions du consommateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3076,250 +3955,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances accidentelles de marques : concept, enjeux et point de vue managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Patat-Dubouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an enhanced technical quality of image lead to a better perceived viewer experience? The case of UHD TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st R&amp;D Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet du nom d'une boutique artisanale sur les réactions du consommateur à l'égard de l'artisan : le rôle de la personnification et des efforts marketing perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3335,332 +4214,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des marques de luxe sur les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée du Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le visage polymorphe du consommateur transfrontalier : un modèle théorique intégrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle théorique explicatif et intégratif de la consommation frontalière : regards croisés entre géographie et gestion, Commerce du futur, futurs du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la commission Commerce du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'artisan traditionnel à marque artisan : quelle perception de l'artisan par le consommateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3676,73 +4555,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque International Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfum d'ambiance : quel impact sur la propreté, la sécurité et la satisfaction dans les gares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ardelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3771,178 +4650,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33è Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the perception of brand management and marketing in craftsmanship: structured abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dézécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.877-882, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47331-4_178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison entre banques privées et banques coopératives et leur impact sur les réactions des consommateurs: le rôle médiateur de la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,73 +4836,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de Recherche en Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONCEPT DE MARQUE-ARTISAN : EXPLORATION DES CARACTERISTIQUES ET DES MOTIVATIONS DES CONSOMMATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4039,87 +4918,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the type of bank on customers’ reactions to their bank: The mediating role of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,73 +5013,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge your customer! When atypical package designs make meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4216,168 +5095,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dual Process of Co-branded New Products: Why Fit is Not All That Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Gatignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-branding success: a subtle balance between perceived credibility and novelty influenced by brand relevancy and expectancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4393,263 +5272,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drôle de bouteille! Les effets de la congruence perçue d’un packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Raghubir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a strange bottle! Effects of perceived congruence of a packaging design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Raghubir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could the congruence model explain co-branding effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4665,73 +5544,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir une célébrité pour une publicité : le cœur ou la raison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4747,73 +5626,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrities in advertising: looking for congruence or for likability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4829,73 +5708,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANZMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseigne : un capital pour le distributeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4911,73 +5790,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réactions d’une communauté de marque face à l’évolution de cette marque : une étude exploratoire du Club Med</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4993,73 +5872,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les célébrités dans la publicité : le rôle de la congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5075,73 +5954,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrities in advertising: the role of congruency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5157,1277 +6036,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congruence dans le parrainage : définition, rôle et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nancy, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application des modèles de traitement de l’information au parrainage : le rôle de la congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique du Nord-Est de la France sur la Communication Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du parrainage sur l’image de marque : le rôle de la congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Internet Driving Forces and Barriers of Managers within French Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delanglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Korchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIRASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Sintra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955478v1</w:t>
-              </w:r>
-[...877 lines deleted...]
-                <w:t xml:space="preserve">hal-02051669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6527,77 +6527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closely distant: how luxury brand-consumer engagement on social media influences consumer perception and loyalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghasemi Baghabrishami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck-Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6911,51 +6911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088906v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dezecot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.103.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2019-0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02291710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarinda Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.31.51" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Mathews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5WJLQ2N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quester" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/10610421011033449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EACF36C11274B6159208F9E7E43B32ABD29BF473/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.038.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MS39CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.047.07.20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Raghubir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50008-9_156" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0464-3_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemi Baghabrishami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sethom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crepin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivarelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lachat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Patat-Dubouis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01738999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#233;z&#233;cot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_178" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gatignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delanglade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Le Thi Hai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>