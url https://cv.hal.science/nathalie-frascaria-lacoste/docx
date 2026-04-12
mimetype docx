--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>