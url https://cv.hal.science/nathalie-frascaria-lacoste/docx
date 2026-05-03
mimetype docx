--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>