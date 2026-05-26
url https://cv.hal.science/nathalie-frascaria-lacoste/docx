--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie FRASCARIA-LACOSTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENATU: a tool for assessing the ecological potential of an industrial or urban site for non-specialist users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefébure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.145. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie dans les études d’impact : une position ambivalente entre problème et solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au numéro Hors Série L’évaluation environnementale face à l’impératif écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le monde et les crises ? Un sursaut est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre évolution des forêts, de quelle évolution parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.401-416. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation à AgroParisTech : quelle voie pour une formation résolument interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary modeling and participatory simulation of forest management to foster adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105338. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Ecology into Land Planning and Development: Between Disillusionment and Hope, Questioning the Relevance and Implementation of the Mitigation Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.12726. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132212726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the location of protected areas in France: Does “scientific interest” matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la rencontre. L’écologie scientifique au service de formations interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (101), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.101.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient, Sustainable, and Multifunctional Carbon Offsetting to Boost Forest Management: A Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.386. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12040386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des friches à l’épreuve de l’adaptation des territoires au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformability as a Wicked Problem: A Cautionary Tale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calm before the storm: How climate change drives forestry evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 460 (March), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is wrong between ecological science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1736-1738. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences have so much more to bring to climate studies in forest research: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climate change adaptation pathways through capital assessment: five case studies of forest social-ecological systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cuccarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-019-00731-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la France en matière de compensation écologique ? Eléments de réponses à partir de l’analyse des mesures compensatoires mises en place dans le cadre de la Ligne à Grande Vitesse Sud Europe Atlantique et mises en perspective avec les Sites Naturels de Compensation et des initiatives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 918, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed retreat of settlements and infrastructures: ecological restoration as an opportunity to overcome maladaptive coastal development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.806-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la séquence éviter-réduire-compenser en France : le principe d’additionnalité mis à mal par 5 dérives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et biodiversité en ville : un front écologique? Le cas de la MGP, Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One option, two countries, several strategies: subjacent mechanisms of assisted migration implementation in Canada and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et enjeux du programme interdisciplinaire Ingeco du CNRS (2007-2011): un tournant pour l’ingénierie écologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien-Ventura Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a deconstructed concept: Policy tools for implementing assisted migration for species and ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.192-201. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-cytogenetic studies of ribosomal RNA genes and heterochromatin in three European Fraxinus species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Hodkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Eurasian Fraxinus species reveals ancient transcontinental reticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cedillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370, pp.653-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogeny and Biogeographic History of Ashes (Fraxinus, Oleaceae) Highlight the Roles of Migration and Vicariance in the Diversification of Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolly Basak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaudeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80431. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity of plant barriers does not increase sediment retention in eroded marly gullies under ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilled but not frosty: understanding the role of climate in the hybridization between the Mediterranean Fraxinus angustifolia Vahl and the temperate Fraxinus excelsior L. (Oleaceae) ash trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying refugia from climate change using coupled ecological and genetic data in a transitional Mediterranean-temperate tree species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.2128-2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment testing reveals multiple introduced source populations including potential ash hybrids (Fraxinus excelsior x F. angustifolia) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.195-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex expression and reproductive biology in a tree species, Fraxinus excelsior L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-É. Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.479-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous Trees and the Application of Universal DNA Barcodes: A Case Study on the Circumpolar Fraxinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity explains the genetic structure of Continental and Mediterranean populations of Fraxinus angustifolia Vahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Satovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grgurev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Colonization of Foundation Species: Lack of Consideration of the Extended Phenotype Concept-Response to Kreyling et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez-Manjarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 3 ( 296-298 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing green structures using life cycle assessment: a potential risk for urban biodiversity homogenization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (8), pp.949-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green roof dilemma - Discussion of Francis and Lorimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental and Economic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sampling is needed for reliable estimations of genetic diversity in Fraxinus excelsior L. (Oleaceae)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernandez-Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential patterns of morphological and molecular hybridization between Fraxinus excelsior L. and Fraxinus angustifolia Vahl (Oleaceae) in eastern and western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3245-3257. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.96. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-6-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐franclois Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`enseignement de l`ingénierie écologique en école d`ingénieurs : les premiers retours d`expérience de l`ENGREF et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, spécial Ingénierie écologique, pp.150-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de gènes par pollen et par graines chez quelques espèces forestières: exemples des chênes, de l'alisier, du cèdre et du frêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche-Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lourmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsvetkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vekemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and Metapopulation Viability in a Heterogeneous Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 198 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.1999.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of microsatellite loci using 5' anchored PRC in the common ash Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Jubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jung-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in wild cherry populations in France. Effects of colonizing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Taneyhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 94, pp.904-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic drift in chestnut populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (5), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of the closely related Fraxinus excelsior and F. oxyphylla (Oleaceae) by RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rbc L gene sequence from chestnut indicates a slow rate of evolution in the Fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g93-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre de gène rbcl de chesnut indique un taux lent d'évolution dans le fagaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (4), pp.668-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la châtaigne : un nouvel aspect dans l'étude de la différenciation génétique de populations de châtaigniers (Castanea sativa Mill) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypes et résistance mécanique radiale du bois de châtaignier (Castanea sativa Mill). Analyse d'un des facteurs explicatifs de la roulure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ecology science used at its full potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IENE International Conference "Connecting people, Connecting Landscapes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USAMI; ZARRAND; WWF; ZMC, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study cas of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World symposium on climate change and biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Climate Change Information Programme (ICCIP), Apr 2018, Manchester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation au changement climatique : un risque pour la multifonctionnalité des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Entre dynamiques et mutations, quelles voies pour la forêt et le bois ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Asymmetric Simulation — Enhancing Participatory Simulation Using the Concept of Habitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Conference of the International Simulation and Gaming Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dornbirn, Austria. pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner l'écologie : s'ouvrir aux mondes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui Libèrent, 2022, Petits Manuels de la Grande Transition, 979-10-209-1154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04063649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laval-Szopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2015, 978-2-7592-2290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la biodiversité par les acteurs : de la prise de conscience à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fromageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Anest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orée. Entreprises, territoires et environnement, 300 p., 2013, Biodiversité &amp; Economie, 9782953318821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et narratifs d’un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne de Lestrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-224, 2026, 978-2-940711-77-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre ruralité et biodiversité. Le succès de la patrimonialisation en commun de la plaine de Versailles pour une meilleure protection de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Cobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Montbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Cormier; Sabine Bognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, 2026, 9782940711772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les causes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303 - 352, 2021, 978-2-7598-2662-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2662-9.c013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is adaptation to climate change threatening forest biodiversity? A comparative and interdisciplinary study case of two French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Leal Filho; Jelena Barbir; Richard Preziosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.337-354, 2019, Climate Change Management, 978-3-319-98680-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98681-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential learning based on the NewDistrict asymmetric simulation game : results of a dozen gameplay sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Simulation &amp; Gaming in the Networked Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le facteur climatique dans la compensation écologique : l’exemple des écosystèmes forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Sansilvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández‐manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer la nature pour compenser les impacts du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes terrestres (chap III) : part 1 Les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des impacts du changement climatique sur la biodiversité en France métropolitaine, synthèse de la bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, pp.37-60, 2011, 978-2-914770-04-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation HCERES Unité BAGAP -Biodiversity, agroecology and landscape management under the supervision of the following Institutions and research bodies: Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Institut Agro -Agrocampus Ouest -École nationale des sciences agronomiques, agroalimentaires, horticoles et du paysage Groupe ESA -École Supérieure d'Agricultures Angers Loire EVALUATION CAMPAIGN 2020-2021 GROUP B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pinto-Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de renaturation en tissu urbain dense en relation avec des infrastructures linéaires de transport urbaines et leurs emprises : le cas de la Métropole du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du livre blanc des sciences de la vie du département des sciences de la vie de l'université Paris Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bittoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chiocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bentata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final de la convention DGFAR (GIS VFA) no.61.45.80.31/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention 61.45.80.31/02, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05363370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Farinetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barb&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile G&#233;nin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12040386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Sediri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaszynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02974755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00989-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02297647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Sansilvestri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cuccarollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00731-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard-Latune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez&#8208;manjarr&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R08CVKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien-Ventura Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temunovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hinsinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudeul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erktan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cedillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolly Basak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CX8DMJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CD5AF247CF08EC9E94B2BE23EA46888D49080CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franjic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-&#201;. Morand-Prieur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Gouyon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grgurev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042764" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.03.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMVXWH6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Miyamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02975.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C88DF7D8FB0A0A7DAE36F23A20EAD82C24269A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jung-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taneyhill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-099" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g93-089" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chanson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thibaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fromageot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Anest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgarten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne de Lestrange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/territoria-naturalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cobert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise de Montbel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pupin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2662-9.c013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98681-4_21" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082049v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800505v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bittoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>