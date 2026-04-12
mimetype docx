--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1562,51 +1562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
+                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
@@ -1620,118 +1620,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773486v1</w:t>
+                <w:t xml:space="preserve">hal-03789625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
+                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
@@ -1745,103 +1754,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789625v1</w:t>
+                <w:t xml:space="preserve">hal-03773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54AC202C"/>
+    <w:nsid w:val="FED9E7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4495,51 +4495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-furmento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-2370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730321v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dab46e56d6f39939aaa9abb27f5a508ae338b962;origin=https://gitlab.inria.fr/starpu/starpu;visit=swh:1:snp:69df6f1b03e898c86908b7dd3f3054d60516adf3;anchor=swh:1:rel:1d5e56647b217185bf8448de29b108ef38b03471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newhouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRL31V08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Afzal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Darlington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxh091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04548787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5224517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-furmento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-2370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730321v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dab46e56d6f39939aaa9abb27f5a508ae338b962;origin=https://gitlab.inria.fr/starpu/starpu;visit=swh:1:snp:69df6f1b03e898c86908b7dd3f3054d60516adf3;anchor=swh:1:rel:1d5e56647b217185bf8448de29b108ef38b03471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newhouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRL31V08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Afzal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Darlington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxh091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04548787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5224517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>