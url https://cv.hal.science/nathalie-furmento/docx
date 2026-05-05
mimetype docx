--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2460,200 +2460,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00429889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t>
+                <w:t xml:space="preserve">Memory Migration on Next-Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linux Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358172v1</w:t>
+                <w:t xml:space="preserve">inria-00378580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Migration on Next-Touch</w:t>
+                <w:t xml:space="preserve">Enabling High-Performance Memory Migration for Multithreaded Applications on Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linux Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTAAP'09: Workshop on Multithreaded Architectures and Applications, held in conjunction with IPDPS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00378580v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00358172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FED9E7AE"/>
+    <w:nsid w:val="24B51C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4495,51 +4495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-furmento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-2370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730321v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dab46e56d6f39939aaa9abb27f5a508ae338b962;origin=https://gitlab.inria.fr/starpu/starpu;visit=swh:1:snp:69df6f1b03e898c86908b7dd3f3054d60516adf3;anchor=swh:1:rel:1d5e56647b217185bf8448de29b108ef38b03471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newhouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRL31V08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Afzal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Darlington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxh091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04548787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5224517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-furmento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-2370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730321v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dab46e56d6f39939aaa9abb27f5a508ae338b962;origin=https://gitlab.inria.fr/starpu/starpu;visit=swh:1:snp:69df6f1b03e898c86908b7dd3f3054d60516adf3;anchor=swh:1:rel:1d5e56647b217185bf8448de29b108ef38b03471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Newhouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-HRL31V08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Afzal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Darlington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxh091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04548787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5224517" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2009.5289165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>