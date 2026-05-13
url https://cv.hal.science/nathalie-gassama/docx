--- v0 (2026-04-01)
+++ v1 (2026-05-13)
@@ -1191,837 +1191,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980–2012)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Meybeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+                <w:t xml:space="preserve">C. Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Gassama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Curie</w:t>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-2015⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152849v1</w:t>
+                <w:t xml:space="preserve">hal-04110411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980-2012)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Moatar</w:t>
+                <w:t xml:space="preserve">Eutrophication mitigation in rivers: 30 years of trends in spatial and seasonal patterns of biogeochemistry of the Loire River (1980–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gassama</w:t>
+                <w:t xml:space="preserve">M Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Curie</w:t>
+                <w:t xml:space="preserve">N Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.2549-2563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2549-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110411v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between different water bodies from a multilayered aquifer (Kaluvelly watershed, India): Trace element signature</w:t>
+                <w:t xml:space="preserve">Use of major and selected trace elements to describe mixing processes in a water reservoir Utilisation des éléments majeurs et traces pour décrire les me'langes d'eaux au sein d'un lac de barrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constantin Cocirta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haino Uwe Kasper</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00656034v1</w:t>
+                <w:t xml:space="preserve">insu-00666109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of salinity in a multilayered aquifer with high salinization vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between particles and dissolved organic matter for trace metal binding in unpolluted soil solutions: Monitoring and thermodynamic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.8125⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183 (3), pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00590414v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00723080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of major and selected trace elements to describe mixing processes in a water reservoir Utilisation des éléments majeurs et traces pour décrire les me'langes d'eaux au sein d'un lac de barrage</w:t>
+                <w:t xml:space="preserve">Atmospheric, weathering and biological contributions in the chemical signature of stream water: the upper Iskar Reka watershed, Bulgaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haino Uwe Kasper</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.535--546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2012.665609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00666109v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between particles and dissolved organic matter for trace metal binding in unpolluted soil solutions: Monitoring and thermodynamic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination between different water bodies from a multilayered aquifer (Kaluvelly watershed, India): Trace element signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haino Uwe Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Cocirta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gassama</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183 (3), pp.189-201. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.715-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.3.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00723080v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00656034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric, weathering and biological contributions in the chemical signature of stream water: the upper Iskar Reka watershed, Bulgaria</w:t>
+                <w:t xml:space="preserve">Origin of salinity in a multilayered aquifer with high salinization vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (3), pp.535--546. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (2), pp.168-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2012.665609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377305v1</w:t>
+                <w:t xml:space="preserve">insu-00590414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of major-, minor- and trace elements in solutions of a planosolic soil: Distribution and controlling factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,77 +2094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and modelling of water salinization in a coastal aquifer of the Bay of Bengal : the Kaluvelly watershed, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi d'Ozouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jendrzejewsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haino-Huwe Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Theveniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2450801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13131845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haino Uwe Kasper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Cocirta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00590414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.665609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi d'Ozouville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tresonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(98)00034-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/585EA4AFDD8327B1F00010208F86D5B7E0A60D45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(94)90178-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-248QRLWZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haino-Huwe Kasper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05534367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Theveniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2450801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leitao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Abonyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05420-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13131845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2251-2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-5054-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moatar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gassama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-201510.5194/bgd-11-17299-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meybeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gassama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2549-2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Cocirta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haino Uwe Kasper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.3.189" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.665609" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00590414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi d'Ozouville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tresonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(98)00034-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/585EA4AFDD8327B1F00010208F86D5B7E0A60D45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(94)90178-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-248QRLWZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haino-Huwe Kasper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05534367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>