--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.1-280, 2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.280, 2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27996DCC"/>
+    <w:nsid w:val="10FBEE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>