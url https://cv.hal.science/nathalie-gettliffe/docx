--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.280, 2025, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français avec l'IA : construire des pratiques raisonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque national de recherche en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mexicaine d'enseignement et de recherche en français, Apr 2026, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les usages de l’IA en formation à la didactique du FLES et adopter une posture réflexive pour une intégration réussie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues étrangères et intelligence artificielle à l’ère numérique: Enjeux, pratiques et perspectives interdisciplinaires pour l’apprentissage des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tlemcen, Apr 2026, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.280, 2025, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10FBEE74"/>
+    <w:nsid w:val="0EF5724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>