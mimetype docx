--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français avec l'IA : construire des pratiques raisonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque national de recherche en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mexicaine d'enseignement et de recherche en français, Apr 2026, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les usages de l’IA en formation à la didactique du FLES et adopter une posture réflexive pour une intégration réussie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues étrangères et intelligence artificielle à l’ère numérique: Enjeux, pratiques et perspectives interdisciplinaires pour l’apprentissage des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tlemcen, Apr 2026, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.280, 2025, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Gettliffe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laboratoire interuniversitaire des sciences de l'éducation et de la communication (UR 2310 LISEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1130-1071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085762806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. (University of British Columbia, Canada) - Acquistion des langues secondes et technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences - Faculté des langues - Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l'UR 2310 Sciences de l'éducation et de la communication - Equipe Technologies et Communication, Université de Strasbourg, de Haute-Alsace et de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés orthographiques d’apprenants débutants plurilingues en Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.20-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/ne.tranel.2026.8541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages raisonnés de l’intelligence artificielle générative (IAG) pour l’enseignement du français langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational hackathon: preparing students for collaborative competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Mohib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (5), pp.872-890. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03055698.2024.2369868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations transfrontalières (Allemagne, France, Suisse) au service de l’enseignement de la langue du voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âge et durée de résidence : favoriser l’inclusivité pour les migrants adultes inscrits dans une formation subventionnée de Français à visée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boucle de la littéracie de l’ANL permet‑elle d’équilibrer le développement de l’aisance à communiquer et de la précision linguistique à l’oral comme à l’écrit ? Une étude de cas de deux apprenants dans un centre d’enseignement du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre les lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français langue de scolarisation (FLSco) : Définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer la didactique de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au service du développement de compétences transculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes d’appropriation dans une formation linguistique intensive pour demandeurs d’emploi allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire et apprendre à parler au prisme de l’insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la grammaire en Français Langue Étrangère : représentations et pratiques d’étudiants en Master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic literacies, parents’ level of education, gender and multilingualism: an exploratory study for first-year students registered in Geography, History, Physics, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educationa Alternatives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner depuis la Covid-19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français pour adultes migrants : contextes et propositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'Approche neurolinguistique pour l'enseignement des langues étrangères et secondes: axes actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.137-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pédagogiques et formation des enseignants de FLE: le BELC au coeur de la diffusion de pratiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’héritage de Monique Linard . L’activité humaine au cœur des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'acculturation aux écrits universitaires: les cours de méthodologie du travail universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de transition : pratiques d’étudiants de niveau master pour rapporter et évaluer les propos d’un auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’acquis en français sur objectif universitaire (FOU) : quelques pratiques actuelles et propositions à considérer au regard du CECRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.114-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et création de films d’animation en Français Langue Étrangère (FLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’autonomie par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’« autonomie » en langues : processus et dispositifs d’apprentissage, 2012 (3), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques d’accompagnement pour un centre de ressources et d’apprentissages en mode hybride : de l’individu, au groupe à la communauté d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation à l’autonomie tout au long de la vie : des cahiers de bord à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les langues tout au long de la vie : Permanences et évolutions en didactique des langues, 7 (2), pp.57-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Médiation, médiatisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (1), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.65-107. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des connaissances sur support électronique : l'apprentissage du français langue seconde par les forums de discussions électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe-Grant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.65-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français avec l'IA : construire des pratiques raisonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque national de recherche en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mexicaine d'enseignement et de recherche en français, Apr 2026, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des langues : Nouvelles recherches au service de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches et problématiques dans la recherche scientifique : Regards croisés et perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mustapha Stambouli, Mascara, Algérie, Jan 2026, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les usages de l’IA en formation à la didactique du FLES et adopter une posture réflexive pour une intégration réussie à l’ère de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Langues étrangères et intelligence artificielle à l’ère numérique: Enjeux, pratiques et perspectives interdisciplinaires pour l’apprentissage des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tlemcen, Apr 2026, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les diplômes universitaires en didactique du FLES: initiation à une discipline, tremplin vers un Master, professionnalisation ou formation continu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE: ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de formation en FLE proposés sur les réseaux sociaux numériques : quelle méthodologie adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baya Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation des dispositifs pédagogiques et d’éducation dans l’enseignement : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace; Groupe de Recherche Europe Méditerranée, Oct 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et mesurer la complexité en acquisition du Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lattice, CNRS-University of Sorbonne Nouvelle, France, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages spontanés aux usages structurés : quelques défis autour de l’IAGen et l’enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Usages raisonnés de l’intelligence artificielle générative pour l’enseignement du FLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et AREFLE (Association rhénane des enseignants de FLES)., Dec 2024, Université de Strasbourg/MISHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales sur les éléments culturels chinois à enseigner dans des cours de chinois en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linghzi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Histoire de la linguistique chinoise et de l’enseignement du chinois", 13-14 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionaliser les enseignants de FLE en numérique: transférer des connaissances et des compétences sur les lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand Professionnalisation des (futurs) enseignant.e.s de FLE à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches portant sur l'ANL: axes actuels et développements thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Approche neurolinguistique pour l'enseignement et l'apprentissage des langues secondes et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des tâches d'écriture en ligne dans un dispositif d'enseignement du Français langue seconde: impact sur le développement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Strasbourg, France. pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating second language oral skills in an on-line videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain. pp.2838-2845, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2016.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'impact d'un dispositif hybride d'enseignement sur l'engagement des étudiants dans leurs apprentissages en centre de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account students' personality and learning strategies in a second language university teaching center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Erkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Focus on the learner: contributions of individual differences to second language learning and teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Konin, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une aide langagière écrite dans le cadre d'interactions multimodales synchrones et enrichissement de la production orale en fle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne), Université Grenoble Alpes, 6-8 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une aide langagière écrite dans le cadre d’interactions multimodales synchrones et enrichissement de la production orale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations pédagogiques et formations de tuteurs dans un dispositif de visioconférence poste à poste pour étudiants débutants en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : définitions, contextualisations et accompagnements discursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche neurolinguistique:historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rhénane des enseignants de FLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.180, 2020, Les Cahiers de l’AREFLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la carrière des mots: hommage à Jean-Christophe Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35410-060-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'intégrer à l'école maternelle: indicateurs affectifs et linguistiques pour des enfants allophones en classe ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Rengade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Urszula Paprocka-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue: contextes, représentations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-216, 2016, 979-10-309-0014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et insertions : se former en France : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d’insertion : compétences professionnelles, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.247-258, 2011, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: PRINCIPES PEDAGOGIQUES ET FORMATION DES ENSEIGNANTS DE FLE : LE BELC AU COEUR DE LA DIFFUSION DE PRATIQUES INNOVANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: L'approche neurolinguistique : historique et développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien - Accompagner les publics migrants: l'interface Bonjour Strasbourg pour consolider les parcours linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel: première méthode communicative - promenade interactive concernant les méthodologies d'enseignement en langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sup-numerique.gouv.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Analyse de Médiation, médiatisation et apprentissages&amp;quot; Marie-José Barbot & Thierry Lancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group cohesion and learning French as foreign language in a videoconferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ICERI2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. 19, IATED Academy, pp.5238-5247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative pour l'enseignement du FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.280, 2025, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue de scolarisation (FLSco) : contextes, accompagnements et pratiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.1-234, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Thobois Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), pp.1-85, 2023, Didactique du FLES: Recherches et Pratiques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la catastrophe en formation FLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Ardisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-111, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECRL : 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.1-169, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le FLE depuis la Covid 19: Défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Koecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-117, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'AREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.1-60, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gettliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des langues et des supports: descriptions et approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.1-254, 2005, 2847880526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EF5724F"/>
+    <w:nsid w:val="0E9368DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-gettliffe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085762806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisec-recherche.eu/membre/gettliffe-nathalie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2026.8541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055698.2024.2369868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ardisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Koecher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delhaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe-Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Mihoubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghzi Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Erkat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvroir.fr/dfles/index.php?id=764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arefle.wordpress.com/about/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unistra.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rengade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/nouveaute/education-plurilingue-contextes-representations-pratiques.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0060-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.689" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pugibet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>